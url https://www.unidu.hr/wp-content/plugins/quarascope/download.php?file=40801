--- v0 (2025-10-07)
+++ v1 (2026-07-24)
@@ -1066,51 +1066,51 @@
             <w:docPart w:val="9871E4E61B564931AC2316F34CAA0B81"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00662A31" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00662A31" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00662A31">
+    <w:p w:rsidR="00662A31" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00662A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="911433910"/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00662A31" w:rsidRPr="007A763E">
             <w:rPr>
@@ -1293,51 +1293,51 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="005B44B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Sveučilišni diplomski</w:t>
       </w:r>
       <w:r w:rsidR="00DC1729" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> studiji:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00CE0ACC">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00CE0ACC">
       <w:pPr>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-504818950"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
@@ -1363,333 +1363,333 @@
       <w:pPr>
         <w:ind w:left="142" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">POSLOVNA EKONOMIJA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-301851252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> smjer Turizam</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-723218355"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>smjer Marketing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-735700230"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>smjer IT menadžment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-2120979076"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>ELEKTROTEHNIČKE I KOMUNIKACIJSKE TEHNOLOGIJE U POMORSTVU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-276555744"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PRIMIJENJENO / POSLOVNO RAČUNARSTVO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-134798600"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>MARIKULTURA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-146199869"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
@@ -1697,51 +1697,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007B6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>MEDIJI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-335692724"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
@@ -1749,51 +1749,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007B6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0ACC" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>ODNOSI S JAVNOSTIMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="1427374021"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1818,51 +1818,51 @@
       <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>KONZERVACIJA-RESTAURACIJA; SMJEROVI: DRVO, PAPIR, TEKSTIL, METAL, K</w:t>
       </w:r>
       <w:r w:rsidR="0050507D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>AMEN</w:t>
       </w:r>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-1274933768"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7" w:rsidRPr="007A763E">
@@ -1920,51 +1920,51 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="005B44B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Stručni diplomski</w:t>
       </w:r>
       <w:r w:rsidR="00DC1729" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> studiji:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1729" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="004D3619">
+    <w:p w:rsidR="00DC1729" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="004D3619">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-787191830"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D3619" w:rsidRPr="007A763E">
@@ -1972,51 +1972,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007B6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E6CCE" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>KLINIČKO SESTRINSTVO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1729" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="004D3619">
+    <w:p w:rsidR="00DC1729" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="004D3619">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="633225838"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D3619" w:rsidRPr="007A763E">
@@ -2024,51 +2024,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00007B6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC1729" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>FINANCIJSKI MENADŽMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00152800" w:rsidRPr="007A763E" w:rsidRDefault="000D52DF" w:rsidP="004D3619">
+    <w:p w:rsidR="00152800" w:rsidRPr="007A763E" w:rsidRDefault="00DF37A2" w:rsidP="004D3619">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="747705386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D3619" w:rsidRPr="007A763E">
@@ -2117,51 +2117,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Status:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>(označiti)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881720" w:rsidRDefault="000D52DF" w:rsidP="00881720">
+    <w:p w:rsidR="00881720" w:rsidRDefault="00DF37A2" w:rsidP="00881720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-1809009349"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00881720" w:rsidRPr="005919C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="hr-HR"/>
@@ -2256,51 +2256,51 @@
       </w:sdt>
       <w:r w:rsidR="00881720" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00881720" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00881720" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> – strani državljanin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881720" w:rsidRPr="005919C5" w:rsidRDefault="000D52DF" w:rsidP="00881720">
+    <w:p w:rsidR="00881720" w:rsidRPr="005919C5" w:rsidRDefault="00DF37A2" w:rsidP="00881720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="375120178"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00881720" w:rsidRPr="00DF22CC">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="hr-HR"/>
@@ -2325,51 +2325,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00881720" w:rsidRPr="005919C5" w:rsidRDefault="00881720" w:rsidP="00881720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Prethodno sam studirao/la na drugom visokom učilištu u Republici Hrvatskoj u statusu redovitog studenta: </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>(označiti)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881720" w:rsidRDefault="000D52DF" w:rsidP="00881720">
+    <w:p w:rsidR="00881720" w:rsidRDefault="00DF37A2" w:rsidP="00881720">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="33618130"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00881720" w:rsidRPr="005919C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
@@ -2454,51 +2454,51 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Prethodno </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0BC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">sam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>promijenio/la izabrani studij:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881720" w:rsidRDefault="000D52DF" w:rsidP="00881720">
+    <w:p w:rsidR="00881720" w:rsidRDefault="00DF37A2" w:rsidP="00881720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-701787857"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00881720" w:rsidRPr="00D74CF7">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="hr-HR"/>
@@ -5717,51 +5717,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvanredni studenti, redoviti studenti koji su uz potporu MZO već bili upisani na </w:t>
       </w:r>
       <w:r w:rsidR="005B44B1" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">sveučilišni </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">diplomski studij u statusu redovitog studenta, te strani državljani </w:t>
+        <w:t xml:space="preserve">diplomski studij u statusu redovitog studenta, te </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A763E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strani državljani </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">trebaju platiti participaciju u troškovima studiranja i naknadu za </w:t>
       </w:r>
       <w:r w:rsidR="00BC4124">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">upis </w:t>
       </w:r>
       <w:r w:rsidR="00BC4124" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
@@ -5814,52 +5836,50 @@
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">, i to kako slijedi: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0038624D" w:rsidRPr="007A763E" w:rsidRDefault="0038624D" w:rsidP="0038624D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="0038624D" w:rsidRPr="007A763E" w:rsidRDefault="0038624D" w:rsidP="002A00A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -5869,51 +5889,75 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Studij Ekonomija </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">– iznos od </w:t>
       </w:r>
       <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>610,52 EUR</w:t>
+        <w:t>610,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74E09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>, potrebno je</w:t>
       </w:r>
       <w:r w:rsidR="00C76878" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> navesti poziv na broj 65264430-27-</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -5954,51 +5998,75 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Studij Poslovna ekonomija </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">– iznos od </w:t>
       </w:r>
       <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>610,52 EUR</w:t>
+        <w:t>610,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74E09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>, potrebno je</w:t>
       </w:r>
       <w:r w:rsidR="00C76878" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> navesti poziv na broj 65264430-27-</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -6294,51 +6362,77 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Studij Mediji </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">– iznos od </w:t>
       </w:r>
       <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>610,52 EUR</w:t>
+        <w:t>610,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74E09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>, potrebno je</w:t>
       </w:r>
       <w:r w:rsidR="00C76878" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> navesti poziv na broj 65264428-27-</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -6379,51 +6473,75 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Studij Odnosi s javnostima </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">– iznos od </w:t>
       </w:r>
       <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>610,52 EUR</w:t>
+        <w:t>610,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74E09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005F22C7" w:rsidRPr="005F22C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>, potrebno je</w:t>
       </w:r>
       <w:r w:rsidR="00C76878" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> navesti poziv na broj 65264427-27-</w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -6873,62 +6991,69 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">potrebno je navesti poziv na broj </w:t>
       </w:r>
       <w:r w:rsidR="000F5FD4" w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">65264887-27-8    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A00A7" w:rsidRDefault="002A00A7" w:rsidP="000F5FD4">
+    <w:p w:rsidR="002A00A7" w:rsidRDefault="00BB1BE3" w:rsidP="000F5FD4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>* za uplate iz inozemstva potrebno je popuniti i SWIFT (BIC): PBZGHR2X</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="0038624D" w:rsidRPr="007A763E" w:rsidRDefault="0038624D" w:rsidP="002A00A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Iznimno, svi studenti (redoviti i izvanredni) studija </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A763E">
         <w:rPr>
@@ -7177,61 +7302,61 @@
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A87EB2" w:rsidRPr="007A763E" w:rsidSect="008B6AE0">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="451" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000D52DF" w:rsidRDefault="000D52DF" w:rsidP="00DC1729">
+    <w:p w:rsidR="00DF37A2" w:rsidRDefault="00DF37A2" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000D52DF" w:rsidRDefault="000D52DF" w:rsidP="00DC1729">
+    <w:p w:rsidR="00DF37A2" w:rsidRDefault="00DF37A2" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7647,61 +7772,61 @@
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00100CD5" w:rsidRPr="001A3865">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000D52DF" w:rsidRDefault="000D52DF" w:rsidP="00DC1729">
+    <w:p w:rsidR="00DF37A2" w:rsidRDefault="00DF37A2" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000D52DF" w:rsidRDefault="000D52DF" w:rsidP="00DC1729">
+    <w:p w:rsidR="00DF37A2" w:rsidRDefault="00DF37A2" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C12E6B" w:rsidRPr="005919C5" w:rsidRDefault="00100CD5" w:rsidP="00C12E6B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
@@ -9340,51 +9465,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC1729"/>
     <w:rsid w:val="000007B3"/>
     <w:rsid w:val="00007B6F"/>
     <w:rsid w:val="0001156C"/>
@@ -9477,121 +9602,126 @@
     <w:rsid w:val="007973C1"/>
     <w:rsid w:val="0079796A"/>
     <w:rsid w:val="007A7349"/>
     <w:rsid w:val="007A763E"/>
     <w:rsid w:val="007E7FAF"/>
     <w:rsid w:val="00852FF0"/>
     <w:rsid w:val="008625E7"/>
     <w:rsid w:val="00865523"/>
     <w:rsid w:val="00881720"/>
     <w:rsid w:val="008835E6"/>
     <w:rsid w:val="008940F5"/>
     <w:rsid w:val="008B6AE0"/>
     <w:rsid w:val="008C20EA"/>
     <w:rsid w:val="008F22CC"/>
     <w:rsid w:val="00910683"/>
     <w:rsid w:val="009611A9"/>
     <w:rsid w:val="00984104"/>
     <w:rsid w:val="00985DDB"/>
     <w:rsid w:val="009A15D7"/>
     <w:rsid w:val="009B6CFC"/>
     <w:rsid w:val="009D2CAF"/>
     <w:rsid w:val="009E038E"/>
     <w:rsid w:val="009E652C"/>
     <w:rsid w:val="009F2491"/>
     <w:rsid w:val="00A87EB2"/>
+    <w:rsid w:val="00A91103"/>
     <w:rsid w:val="00AD3136"/>
     <w:rsid w:val="00AE109D"/>
     <w:rsid w:val="00AE31B0"/>
     <w:rsid w:val="00AF7F55"/>
     <w:rsid w:val="00B04096"/>
     <w:rsid w:val="00B05A56"/>
     <w:rsid w:val="00B150B7"/>
     <w:rsid w:val="00B81B54"/>
+    <w:rsid w:val="00BB1BE3"/>
     <w:rsid w:val="00BC3CDC"/>
     <w:rsid w:val="00BC4124"/>
     <w:rsid w:val="00BF2483"/>
     <w:rsid w:val="00C04A83"/>
     <w:rsid w:val="00C10F0F"/>
     <w:rsid w:val="00C12E6B"/>
     <w:rsid w:val="00C33EE7"/>
     <w:rsid w:val="00C349E3"/>
     <w:rsid w:val="00C76878"/>
     <w:rsid w:val="00C8299D"/>
     <w:rsid w:val="00C86880"/>
     <w:rsid w:val="00C96C7F"/>
     <w:rsid w:val="00CA442B"/>
     <w:rsid w:val="00CE0ACC"/>
     <w:rsid w:val="00CF0D6F"/>
     <w:rsid w:val="00CF4C3A"/>
+    <w:rsid w:val="00D74E09"/>
     <w:rsid w:val="00D92E1E"/>
     <w:rsid w:val="00DB450D"/>
     <w:rsid w:val="00DC1729"/>
     <w:rsid w:val="00DD4487"/>
     <w:rsid w:val="00DD759B"/>
     <w:rsid w:val="00DD7BCB"/>
+    <w:rsid w:val="00DF37A2"/>
     <w:rsid w:val="00E24F9A"/>
     <w:rsid w:val="00E411BC"/>
     <w:rsid w:val="00E4224A"/>
     <w:rsid w:val="00E5288D"/>
     <w:rsid w:val="00E604E8"/>
     <w:rsid w:val="00E9255D"/>
     <w:rsid w:val="00E941ED"/>
     <w:rsid w:val="00EB3421"/>
     <w:rsid w:val="00EF3506"/>
     <w:rsid w:val="00F04B34"/>
     <w:rsid w:val="00F12C0F"/>
     <w:rsid w:val="00F530A5"/>
     <w:rsid w:val="00F55137"/>
     <w:rsid w:val="00F63582"/>
     <w:rsid w:val="00F84F06"/>
     <w:rsid w:val="00FB2E16"/>
     <w:rsid w:val="00FF00E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0137CDD6"/>
   <w15:docId w15:val="{C079A9AA-D581-4DEF-97F8-C6CFD2390AC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10294,63 +10424,65 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
   <w:revisionView w:markup="0" w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B77B0"/>
     <w:rsid w:val="00075D43"/>
     <w:rsid w:val="00077878"/>
     <w:rsid w:val="000F32EE"/>
     <w:rsid w:val="001D4E8E"/>
     <w:rsid w:val="0020405D"/>
     <w:rsid w:val="002B77B0"/>
     <w:rsid w:val="00307CAE"/>
     <w:rsid w:val="003D31FA"/>
+    <w:rsid w:val="003E7427"/>
     <w:rsid w:val="005D3683"/>
     <w:rsid w:val="005E2DD7"/>
     <w:rsid w:val="006325E8"/>
     <w:rsid w:val="00656068"/>
     <w:rsid w:val="009C3F76"/>
     <w:rsid w:val="00A67F17"/>
     <w:rsid w:val="00AB03B3"/>
     <w:rsid w:val="00B511BD"/>
     <w:rsid w:val="00BF0F42"/>
     <w:rsid w:val="00C74C0D"/>
     <w:rsid w:val="00C762EA"/>
     <w:rsid w:val="00D02807"/>
     <w:rsid w:val="00DB37FB"/>
+    <w:rsid w:val="00E62CFE"/>
     <w:rsid w:val="00FB27AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
@@ -11084,74 +11216,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1234</Words>
-  <Characters>7038</Characters>
+  <Words>1245</Words>
+  <Characters>7098</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8256</CharactersWithSpaces>
+  <CharactersWithSpaces>8327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>