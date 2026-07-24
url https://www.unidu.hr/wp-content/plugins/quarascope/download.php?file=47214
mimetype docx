--- v0 (2025-10-07)
+++ v1 (2026-07-24)
@@ -1002,51 +1002,51 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-2008817757"/>
           <w:placeholder>
             <w:docPart w:val="9871E4E61B564931AC2316F34CAA0B81"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005919C5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00662A31" w:rsidRPr="005919C5" w:rsidRDefault="00D80F6F" w:rsidP="00662A31">
+    <w:p w:rsidR="00662A31" w:rsidRPr="005919C5" w:rsidRDefault="00445C2C" w:rsidP="00662A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="911433910"/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00662A31" w:rsidRPr="005919C5">
             <w:rPr>
@@ -1261,535 +1261,535 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">veučilišni </w:t>
       </w:r>
       <w:r w:rsidR="008746D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">prijediplomski </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>studiji:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="1111784852"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>POSLOVNA EKONOMIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-301851252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>smjer Turizam</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-723218355"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>smjer Marketing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-735700230"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>smjer IT menadžment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-2120979076"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>NAUTIKA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-1440594766"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>BRODOSTROJARSTVO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-930583166"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>POMORSKE TEHNOLOGIJE JAHTA I MARINA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-276555744"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>ELEKTROTEHNIČKE I KOMUNIKACIJSKE TEHNOLOGIJE U POMORSTVU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-134798600"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PRIMIJENJENO / POSLOVNO RAČUNARSTVO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-146199869"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PRIMIJENJENA EKOLOGIJA MORA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-335692724"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>MEDIJI I KULTURA DRUŠTVA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="1427374021"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1806,51 +1806,51 @@
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">KONZERVACIJA-RESTAURACIJA; SMJEROVI: DRVO, PAPIR, TEKSTIL, METAL, </w:t>
       </w:r>
       <w:r w:rsidR="008A708D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>KAMEN</w:t>
       </w:r>
       <w:r w:rsidR="00C33EE7" w:rsidRPr="006F7D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00D80F6F" w:rsidP="00C33EE7">
+    <w:p w:rsidR="00C33EE7" w:rsidRPr="006F7D36" w:rsidRDefault="00445C2C" w:rsidP="00C33EE7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-1274933768"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C33EE7">
@@ -1922,139 +1922,139 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">tručni </w:t>
       </w:r>
       <w:r w:rsidR="008746D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">prijediplomski </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>studiji:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1729" w:rsidRPr="005919C5" w:rsidRDefault="00D80F6F" w:rsidP="004D3619">
+    <w:p w:rsidR="00DC1729" w:rsidRPr="005919C5" w:rsidRDefault="00445C2C" w:rsidP="004D3619">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-787191830"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D3619">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC1729" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>SESTRINSTVO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1729" w:rsidRPr="005919C5" w:rsidRDefault="00D80F6F" w:rsidP="004D3619">
+    <w:p w:rsidR="00DC1729" w:rsidRPr="005919C5" w:rsidRDefault="00445C2C" w:rsidP="004D3619">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="633225838"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D3619">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC1729" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>FINANCIJSKI MENADŽMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00152800" w:rsidRPr="005919C5" w:rsidRDefault="00D80F6F" w:rsidP="004D3619">
+    <w:p w:rsidR="00152800" w:rsidRPr="005919C5" w:rsidRDefault="00445C2C" w:rsidP="004D3619">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="747705386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004D3619">
@@ -2095,51 +2095,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Status:</w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>(označiti)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00662A31" w:rsidRDefault="00D80F6F" w:rsidP="00662A31">
+    <w:p w:rsidR="00662A31" w:rsidRDefault="00445C2C" w:rsidP="00662A31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-1809009349"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00662A31" w:rsidRPr="005919C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="hr-HR"/>
@@ -2218,51 +2218,51 @@
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00662A31" w:rsidRPr="005919C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00662A31" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> student – strani državljanin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF22CC" w:rsidRPr="005919C5" w:rsidRDefault="00D80F6F" w:rsidP="00662A31">
+    <w:p w:rsidR="00DF22CC" w:rsidRPr="005919C5" w:rsidRDefault="00445C2C" w:rsidP="00662A31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="375120178"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DF22CC" w:rsidRPr="00DF22CC">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="hr-HR"/>
@@ -2287,51 +2287,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00662A31" w:rsidRPr="005919C5" w:rsidRDefault="00662A31" w:rsidP="00662A31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Prethodno sam studirao/la na drugom visokom učilištu u Republici Hrvatskoj u statusu redovitog studenta: </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>(označiti)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB0BC5" w:rsidRDefault="00D80F6F" w:rsidP="00662A31">
+    <w:p w:rsidR="00BB0BC5" w:rsidRDefault="00445C2C" w:rsidP="00662A31">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="33618130"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00662A31" w:rsidRPr="005919C5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
@@ -2416,51 +2416,51 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Prethodno </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0BC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">sam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>promijenio/la izabrani studij:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00662A31" w:rsidRDefault="00D80F6F" w:rsidP="00662A31">
+    <w:p w:rsidR="00662A31" w:rsidRDefault="00445C2C" w:rsidP="00662A31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:id w:val="-701787857"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D74CF7" w:rsidRPr="00D74CF7">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="hr-HR"/>
@@ -3816,77 +3816,63 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> i gastronomija –poziv na broj 65264881-21-8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E24F9A" w:rsidRPr="005919C5" w:rsidRDefault="00E24F9A" w:rsidP="00AE109D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE109D" w:rsidRPr="005919C5" w:rsidRDefault="00AE109D" w:rsidP="00AE109D">
+    <w:p w:rsidR="00AE109D" w:rsidRPr="005919C5" w:rsidRDefault="00AE109D" w:rsidP="0009638D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">b.) </w:t>
       </w:r>
       <w:r w:rsidR="0023530F" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Izvanredni studenti, redoviti studenti koji su uz potporu MZO već bili upisani na </w:t>
       </w:r>
       <w:r w:rsidR="00BB0BC5" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3929,51 +3915,73 @@
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>diplomski studij u statusu redovitog studenta</w:t>
       </w:r>
       <w:r w:rsidR="00036882">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> i promijenili su izabrani studij dva ili više puta</w:t>
       </w:r>
       <w:r w:rsidR="0023530F" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>, te strani državljani</w:t>
+        <w:t xml:space="preserve">, te </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61047">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0023530F" w:rsidRPr="005919C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>strani državljani</w:t>
       </w:r>
       <w:r w:rsidR="0023530F" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>trebaju platiti participaciju u troškovima studiranja i naknadu za up</w:t>
       </w:r>
       <w:r w:rsidR="0001156C" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
@@ -4076,51 +4084,75 @@
         </w:rPr>
         <w:t xml:space="preserve">slovna ekonomija – iznos od </w:t>
       </w:r>
       <w:r w:rsidR="00A30A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>610</w:t>
       </w:r>
       <w:r w:rsidR="006F2A6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>,52 EUR</w:t>
+        <w:t>,5</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2083">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2A6D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, potrebno je navesti poziv na broj 65264141-21-1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC1729" w:rsidRPr="005919C5" w:rsidRDefault="00DC1729" w:rsidP="0009638D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
@@ -4558,61 +4590,99 @@
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Studij Medij</w:t>
       </w:r>
       <w:r w:rsidR="000E0D87" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">i i kultura društva – iznos od </w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidR="006F2A6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>610,52 EUR</w:t>
+        <w:t>610,5</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2083">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2A6D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="006F2A6D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, potrebno je navesti poziv na broj 6526413-21-6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC1729" w:rsidRPr="005919C5" w:rsidRDefault="00DC1729" w:rsidP="0009638D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
@@ -5033,85 +5103,85 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">       65264033-33</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4224A" w:rsidRPr="005919C5" w:rsidRDefault="00E4224A" w:rsidP="0009638D">
+    <w:p w:rsidR="00E4224A" w:rsidRDefault="00E4224A" w:rsidP="0009638D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Stručni studij</w:t>
       </w:r>
       <w:r w:rsidR="000E0D87" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hotelijerstvo, </w:t>
@@ -5169,58 +5239,94 @@
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, potrebno je navesti poziv na broj</w:t>
       </w:r>
       <w:r w:rsidR="000E0D87" w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 65264881-21-8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F2A6D" w:rsidRDefault="006F2A6D" w:rsidP="00BF2483">
+    <w:p w:rsidR="00E61047" w:rsidRPr="005919C5" w:rsidRDefault="00E61047" w:rsidP="00E61047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F2A6D" w:rsidRDefault="00E61047" w:rsidP="00E61047">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>* za uplate iz inozemstva potrebno je popuniti i SWIFT (BIC): PBZGHR2X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E61047" w:rsidRPr="00E61047" w:rsidRDefault="00E61047" w:rsidP="00E61047">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF2483" w:rsidRPr="005919C5" w:rsidRDefault="00BF2483" w:rsidP="00BF2483">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Prijave s popratnom dokumentacijom dostavljaju se elektronski </w:t>
@@ -6167,52 +6273,50 @@
               <w:t>Konzervacija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005919C5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> - restauracija; smjerovi: Drvo, Papir, Tekstil, Metal, </w:t>
             </w:r>
             <w:r w:rsidR="008A708D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Kamen</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00261E68" w:rsidRPr="005919C5" w:rsidRDefault="00261E68" w:rsidP="00617BFA">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005919C5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -7294,105 +7398,126 @@
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005919C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti imaju prava i obveze sukladno odredbama </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F86799">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:t>Pravilnika o studijima i studiranju na Sveučilištu u Dubrovniku.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00AE31B0" w:rsidRPr="005919C5" w:rsidSect="008B6AE0">
+    <w:sectPr w:rsidR="00AE31B0" w:rsidRPr="005919C5" w:rsidSect="007D2083">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1276" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="451" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="1274" w:bottom="1134" w:left="1418" w:header="709" w:footer="451" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D80F6F" w:rsidRDefault="00D80F6F" w:rsidP="00DC1729">
+    <w:p w:rsidR="00445C2C" w:rsidRDefault="00445C2C" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D80F6F" w:rsidRDefault="00D80F6F" w:rsidP="00DC1729">
+    <w:p w:rsidR="00445C2C" w:rsidRDefault="00445C2C" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -7782,61 +7907,61 @@
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00100CD5" w:rsidRPr="001A3865">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D80F6F" w:rsidRDefault="00D80F6F" w:rsidP="00DC1729">
+    <w:p w:rsidR="00445C2C" w:rsidRDefault="00445C2C" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D80F6F" w:rsidRDefault="00D80F6F" w:rsidP="00DC1729">
+    <w:p w:rsidR="00445C2C" w:rsidRDefault="00445C2C" w:rsidP="00DC1729">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C12E6B" w:rsidRPr="005919C5" w:rsidRDefault="00100CD5" w:rsidP="00C12E6B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
@@ -7944,51 +8069,51 @@
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00C12E6B" w:rsidRPr="001F2ED8" w:rsidRDefault="00DC1729" w:rsidP="00C12E6B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D4FB752" wp14:editId="0638A17B">
                 <wp:extent cx="866775" cy="866775"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-                <wp:docPr id="5" name="Picture 5" descr="logo 3-tif"/>
+                <wp:docPr id="2" name="Picture 2" descr="logo 3-tif"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="logo 3-tif"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -8269,50 +8394,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5290" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6010" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6730" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04165DE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9022E2DC"/>
+    <w:lvl w:ilvl="0" w:tplc="3FACFEA4">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="101A60C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5860F5C0"/>
     <w:lvl w:ilvl="0" w:tplc="48A66D02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8384,51 +8622,51 @@
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5757"/>
         </w:tabs>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6477"/>
         </w:tabs>
         <w:ind w:left="6477" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C5E00A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE184FD8"/>
     <w:lvl w:ilvl="0" w:tplc="685C25E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8476,51 +8714,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27052B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A21EFDA6"/>
     <w:lvl w:ilvl="0" w:tplc="685C25E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -8595,51 +8833,51 @@
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D192832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CCE2C84"/>
     <w:lvl w:ilvl="0" w:tplc="D93A2B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8712,51 +8950,51 @@
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5757"/>
         </w:tabs>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6477"/>
         </w:tabs>
         <w:ind w:left="6477" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="429D3A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90F6BB66"/>
     <w:lvl w:ilvl="0" w:tplc="685C25E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8804,51 +9042,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A640221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C06EDA94"/>
     <w:lvl w:ilvl="0" w:tplc="041A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="970" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1690" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8890,51 +9128,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5290" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6010" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6730" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF42B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54CC81E2"/>
     <w:lvl w:ilvl="0" w:tplc="685C25E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8983,175 +9221,181 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC1729"/>
     <w:rsid w:val="000007B3"/>
     <w:rsid w:val="0001156C"/>
     <w:rsid w:val="00036882"/>
     <w:rsid w:val="000539DF"/>
     <w:rsid w:val="00061455"/>
+    <w:rsid w:val="00077229"/>
     <w:rsid w:val="00095172"/>
     <w:rsid w:val="0009638D"/>
     <w:rsid w:val="000C6003"/>
     <w:rsid w:val="000D135F"/>
     <w:rsid w:val="000E0D87"/>
     <w:rsid w:val="000F3F5B"/>
     <w:rsid w:val="00100CD5"/>
     <w:rsid w:val="00115DF1"/>
     <w:rsid w:val="001241AA"/>
     <w:rsid w:val="0013038B"/>
     <w:rsid w:val="001327F4"/>
     <w:rsid w:val="00152800"/>
     <w:rsid w:val="00196929"/>
     <w:rsid w:val="001B5CE0"/>
     <w:rsid w:val="001B7A4D"/>
     <w:rsid w:val="001C02CF"/>
     <w:rsid w:val="001E7B0A"/>
     <w:rsid w:val="001F7A0B"/>
     <w:rsid w:val="002169EC"/>
     <w:rsid w:val="002211A9"/>
     <w:rsid w:val="0023530F"/>
     <w:rsid w:val="00260C79"/>
     <w:rsid w:val="00261E68"/>
     <w:rsid w:val="00282002"/>
     <w:rsid w:val="002B03BB"/>
     <w:rsid w:val="00367A92"/>
     <w:rsid w:val="00390BAB"/>
     <w:rsid w:val="003A510B"/>
     <w:rsid w:val="003C7F93"/>
     <w:rsid w:val="003D016F"/>
     <w:rsid w:val="003D3E95"/>
     <w:rsid w:val="003E2942"/>
     <w:rsid w:val="003E629C"/>
     <w:rsid w:val="003F6774"/>
     <w:rsid w:val="004020A2"/>
     <w:rsid w:val="0042488D"/>
+    <w:rsid w:val="00445C2C"/>
     <w:rsid w:val="00450423"/>
     <w:rsid w:val="00466A08"/>
     <w:rsid w:val="0047279D"/>
     <w:rsid w:val="004779E5"/>
     <w:rsid w:val="00480A03"/>
     <w:rsid w:val="00484885"/>
     <w:rsid w:val="004A2200"/>
     <w:rsid w:val="004C23F7"/>
     <w:rsid w:val="004D1703"/>
     <w:rsid w:val="004D3619"/>
     <w:rsid w:val="005354BA"/>
     <w:rsid w:val="005875B5"/>
     <w:rsid w:val="005919C5"/>
     <w:rsid w:val="005B0E8A"/>
     <w:rsid w:val="005C1805"/>
     <w:rsid w:val="005C2FE7"/>
     <w:rsid w:val="005F52B3"/>
     <w:rsid w:val="00617767"/>
     <w:rsid w:val="00617BFA"/>
     <w:rsid w:val="00662A31"/>
     <w:rsid w:val="00696BD5"/>
     <w:rsid w:val="0069746C"/>
     <w:rsid w:val="006B17C2"/>
     <w:rsid w:val="006B5B5B"/>
     <w:rsid w:val="006B7B65"/>
     <w:rsid w:val="006C2615"/>
     <w:rsid w:val="006C674B"/>
     <w:rsid w:val="006F2A6D"/>
     <w:rsid w:val="00724A6A"/>
     <w:rsid w:val="0072688B"/>
     <w:rsid w:val="00747A1A"/>
     <w:rsid w:val="0079796A"/>
     <w:rsid w:val="007A7349"/>
+    <w:rsid w:val="007D2083"/>
     <w:rsid w:val="007E7FAF"/>
     <w:rsid w:val="007F5D4F"/>
     <w:rsid w:val="00852FF0"/>
     <w:rsid w:val="00865523"/>
     <w:rsid w:val="008746D2"/>
     <w:rsid w:val="008835E6"/>
     <w:rsid w:val="008A708D"/>
     <w:rsid w:val="008B6ADF"/>
     <w:rsid w:val="008B6AE0"/>
     <w:rsid w:val="008C58AA"/>
     <w:rsid w:val="008F22CC"/>
     <w:rsid w:val="00910683"/>
     <w:rsid w:val="00945413"/>
     <w:rsid w:val="009611A9"/>
     <w:rsid w:val="00984104"/>
     <w:rsid w:val="009A15D7"/>
     <w:rsid w:val="009B6CFC"/>
     <w:rsid w:val="009D2CAF"/>
     <w:rsid w:val="009E038E"/>
     <w:rsid w:val="009E652C"/>
     <w:rsid w:val="00A30A0C"/>
     <w:rsid w:val="00AD3136"/>
     <w:rsid w:val="00AE109D"/>
     <w:rsid w:val="00AE31B0"/>
     <w:rsid w:val="00AF7F55"/>
@@ -9164,87 +9408,88 @@
     <w:rsid w:val="00BC3CDC"/>
     <w:rsid w:val="00BF2483"/>
     <w:rsid w:val="00C07AEF"/>
     <w:rsid w:val="00C10F0F"/>
     <w:rsid w:val="00C12E6B"/>
     <w:rsid w:val="00C33EE7"/>
     <w:rsid w:val="00C86880"/>
     <w:rsid w:val="00CA442B"/>
     <w:rsid w:val="00CC4E6E"/>
     <w:rsid w:val="00CF0D6F"/>
     <w:rsid w:val="00CF4C3A"/>
     <w:rsid w:val="00D74206"/>
     <w:rsid w:val="00D74CF7"/>
     <w:rsid w:val="00D80F6F"/>
     <w:rsid w:val="00D92E1E"/>
     <w:rsid w:val="00DB450D"/>
     <w:rsid w:val="00DC1729"/>
     <w:rsid w:val="00DD4487"/>
     <w:rsid w:val="00DD5B49"/>
     <w:rsid w:val="00DD759B"/>
     <w:rsid w:val="00DF22CC"/>
     <w:rsid w:val="00E24F9A"/>
     <w:rsid w:val="00E40EF8"/>
     <w:rsid w:val="00E411BC"/>
     <w:rsid w:val="00E4224A"/>
+    <w:rsid w:val="00E61047"/>
     <w:rsid w:val="00E9255D"/>
     <w:rsid w:val="00E941ED"/>
     <w:rsid w:val="00EF3506"/>
     <w:rsid w:val="00F04B34"/>
     <w:rsid w:val="00F07809"/>
     <w:rsid w:val="00F2735C"/>
     <w:rsid w:val="00F530A5"/>
     <w:rsid w:val="00F63582"/>
     <w:rsid w:val="00F84F06"/>
     <w:rsid w:val="00F86799"/>
     <w:rsid w:val="00FB2E16"/>
     <w:rsid w:val="00FF00E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2331C180"/>
+  <w14:docId w14:val="6A804701"/>
   <w15:docId w15:val="{06FAF0A2-B9F6-4BFA-9665-89AC10E931D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9868,63 +10113,84 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDECA9D8-865A-40D6-BB60-B4306558F91A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2DD7" w:rsidRDefault="002B77B0" w:rsidP="002B77B0">
           <w:pPr>
             <w:pStyle w:val="9871E4E61B564931AC2316F34CAA0B81"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC6E44">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -9940,59 +10206,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
   <w:revisionView w:markup="0" w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B77B0"/>
     <w:rsid w:val="00077878"/>
     <w:rsid w:val="000F32EE"/>
+    <w:rsid w:val="00134D63"/>
     <w:rsid w:val="00154F1C"/>
     <w:rsid w:val="001D4E8E"/>
     <w:rsid w:val="0020405D"/>
     <w:rsid w:val="00210E3E"/>
     <w:rsid w:val="002B77B0"/>
     <w:rsid w:val="005D6C92"/>
     <w:rsid w:val="005E2DD7"/>
     <w:rsid w:val="00603C59"/>
     <w:rsid w:val="00656068"/>
+    <w:rsid w:val="008F68F2"/>
     <w:rsid w:val="00A71059"/>
     <w:rsid w:val="00B252F3"/>
     <w:rsid w:val="00C44AFD"/>
     <w:rsid w:val="00C714FA"/>
     <w:rsid w:val="00CE756F"/>
     <w:rsid w:val="00CF6C73"/>
     <w:rsid w:val="00D02807"/>
     <w:rsid w:val="00F07D44"/>
     <w:rsid w:val="00F17242"/>
     <w:rsid w:val="00FA6996"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
@@ -10734,74 +11002,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6269</Characters>
+  <Pages>1</Pages>
+  <Words>1110</Words>
+  <Characters>6330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7354</CharactersWithSpaces>
+  <CharactersWithSpaces>7426</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>