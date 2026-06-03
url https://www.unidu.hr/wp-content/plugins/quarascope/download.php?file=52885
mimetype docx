--- v1 (2026-02-27)
+++ v2 (2026-06-03)
@@ -1,180 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00B81B6B">
+      <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00C06C60">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="00BB3D1A" w:rsidP="001A363D">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="001A363D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>ODJEL ZA ZDRAVSTVENE STUDIJE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001A363D">
+              <w:t>SASTAVNICA:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:alias w:val="Sastavnica"/>
+                <w:tag w:val="Sastavnica"/>
+                <w:id w:val="33707741"/>
+                <w:placeholder>
+                  <w:docPart w:val="24B5252EAC564C1D8EFB2E10058FB522"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="Pomorski odjel" w:value="Pomorski odjel"/>
+                  <w:listItem w:displayText="Odjel za ekonomiju i poslovnu ekonomiju" w:value="Odjel za ekonomiju i poslovnu ekonomiju"/>
+                  <w:listItem w:displayText="Odjel za elektrotehniku i računarstvo" w:value="Odjel za elektrotehniku i računarstvo"/>
+                  <w:listItem w:displayText="Odjel za akvakuturu" w:value="Odjel za akvakuturu"/>
+                  <w:listItem w:displayText="Odjel za komunikologiju" w:value="Odjel za komunikologiju"/>
+                  <w:listItem w:displayText="Odjel za umjetnost i restauraciju" w:value="Odjel za umjetnost i restauraciju"/>
+                  <w:listItem w:displayText="Studij Povijest Jadrana i Mediterana" w:value="Studij Povijest Jadrana i Mediterana"/>
+                  <w:listItem w:displayText="Stručni studiji Sestrinstvo i Kliničko sestrinstvo" w:value="Stručni studiji Sestrinstvo i Kliničko sestrinstvo"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C5065">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:val="hr-HR"/>
+                  </w:rPr>
+                  <w:t>Stručni studiji Sestrinstvo i Kliničko sestrinstvo</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="007574C9">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00EF681C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B148F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Akademska godina</w:t>
             </w:r>
-            <w:r w:rsidR="007574C9">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>: 2025./2026.</w:t>
-            </w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B148F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:alias w:val="Akademska godina"/>
+                <w:tag w:val="Akademska godina"/>
+                <w:id w:val="-952089178"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_1082065159"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="2020./2021." w:value="2020./2021."/>
+                  <w:listItem w:displayText="2021./2022." w:value="2021./2022."/>
+                  <w:listItem w:displayText="2022./2023." w:value="2022./2023."/>
+                  <w:listItem w:displayText="2023./2024." w:value="2023./2024."/>
+                  <w:listItem w:displayText="2024./2025." w:value="2024./2025."/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44C33">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:val="hr-HR"/>
+                  </w:rPr>
+                  <w:t>2024./2025.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00B81B6B">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="008E267B" w:rsidP="001A363D">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00C216B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001B148F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>STUDIJ: Stručni prijediplomski studij Sestrinstvo</w:t>
+              <w:t>STUDIJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C216B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Stručni prijediplomski studij Sestrinstvo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="001A363D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B148F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
@@ -191,6248 +296,9428 @@
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="hr-HR"/>
                 </w:rPr>
                 <w:alias w:val="Ispitni rok"/>
                 <w:tag w:val="Ispitni rok"/>
                 <w:id w:val="1064066338"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065159"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Zimski " w:value="Zimski "/>
                   <w:listItem w:displayText="Ljetni" w:value="Ljetni"/>
                   <w:listItem w:displayText="Jesenski" w:value="Jesenski"/>
                   <w:listItem w:displayText="Izvanredni" w:value="Izvanredni"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003C5065">
+                <w:r w:rsidR="004553C9">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="hr-HR"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Zimski </w:t>
+                  <w:t>Ljetni</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B81B6B" w:rsidRDefault="00B81B6B"/>
+    <w:p w:rsidR="00B81B6B" w:rsidRPr="00500286" w:rsidRDefault="00500286">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10348" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9952" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="1105"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1134"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C6FFA" w:rsidRPr="001B148F" w:rsidTr="008337A4">
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001C6FFA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>NASTAVNIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001C6FFA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>KOLEGIJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001C6FFA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ISPITNI TERMIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C6FFA" w:rsidRPr="001B148F" w:rsidTr="008337A4">
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001C6FFA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="3005" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001C6FFA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00E314BA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E314BA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>BROJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00E314BA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E314BA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>TERMINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00E314BA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E314BA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DATUM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00E314BA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E314BA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00E314BA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E314BA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROSTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidTr="008337A4">
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="250"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00707E56" w:rsidRDefault="003C5065" w:rsidP="00767707">
-[...308 lines deleted...]
-          <w:p w:rsidR="002026A1" w:rsidRPr="00707E56" w:rsidRDefault="003C5065" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5493">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="002026A1" w:rsidRPr="00707E56" w:rsidRDefault="00E314BA" w:rsidP="00767707">
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BAKIJA KONSUO ANA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t>Anesteziologija, reanimatologija i intezivno liječenje</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osnove genetike u medicini </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...103 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AA6AEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AA6AEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3D1A" w:rsidRPr="001B148F" w:rsidTr="008337A4">
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="660"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3D1A" w:rsidRPr="00707E56" w:rsidRDefault="00BB3D1A" w:rsidP="00767707">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00BB3D1A" w:rsidRPr="00707E56" w:rsidRDefault="00BB3D1A" w:rsidP="00767707">
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Dermatologija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t>Anatomija</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AD2DF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Postupak s kroničnom ranom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...2018 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>16,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...2397 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D95B0B" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AD2DF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BEKIĆ MARIJO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Anatomija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00C44C33" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>18.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="00F02976" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Kirurgija, traumatologija i ortopedija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00C44C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>18.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AD2DF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AD2DF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BULJAN FLANER GORDANA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Silva Capurso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Promocija zdravlja i prevencija u zdravstvu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AD2DF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BUSANČIĆ SNJEŽANA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Kliničke vježbe I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Kliničke vježbe II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>5.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>18.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Kliničke vježbe III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>HEĆIMOVIĆ HRVOJE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Neurologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A829BB" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Nastavni </w:t>
+            </w:r>
+            <w:r w:rsidR="00A829BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00A829BB" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74042">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="588"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>HRNIĆ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>MARTINA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Engleski jezik I/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A829BB" w:rsidRDefault="00A829BB" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74042">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ekonomski </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00A829BB" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74042">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>fakultet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A829BB" w:rsidRDefault="00A829BB" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A829BB" w:rsidRPr="00E314BA" w:rsidRDefault="00A829BB" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Engleski jezik II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>6.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>20.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>HUDOROVIĆ NARCIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Sestrinstvo i mediji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>27.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B227E4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IVETA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B227E4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B227E4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VEDRANA</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00C21B6A" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Osnove zdr. njege I/1, I/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00C06C60" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00184ACE" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar </w:t>
+            </w:r>
+            <w:r w:rsidR="00184ACE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00184ACE" w:rsidP="00080282">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74042">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>I god.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="644"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zdrav.njega odraslih I/2  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00184ACE" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Naastavni centar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00184ACE" w:rsidRDefault="00184ACE" w:rsidP="00184ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    II godina</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar II</w:t>
+            </w:r>
+            <w:r w:rsidR="00184ACE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> god.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palijativna zdravstvena njega </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00862058">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>JABLANOV ZORAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Socijalno i zdravstveno zakonodavstvo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>26.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KALAUZ SONJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstvena njega utemeljena na dokazima</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>27.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Organizacija, upravljanje i adm. u zdravstvenoj njezi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>26.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002560EC" w:rsidRPr="001B148F" w:rsidRDefault="002560EC" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00080282">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="984"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LOPIŽIĆ JOSIP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00574918" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komunikacijske vještine </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zdravstvena psihologija </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="0033250C" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="hr-HR"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033250C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="hr-HR"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>MATEK SARIĆ MARIJANA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Matković Marina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="007E5CBB" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Dijetetika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="0033250C" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="hr-HR"/>
-[...1 lines deleted...]
-              <w:t>Nastavni centar</w:t>
+              </w:rPr>
+              <w:t>PETKOVIĆ DRAGUTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Otorinolaringologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     16,30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     16,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Ćira Carića 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>B19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D95B0B" w:rsidRPr="001B148F" w:rsidTr="008337A4">
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
-          <w:trHeight w:val="313"/>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
+          <w:p w:rsidR="00F74042" w:rsidRPr="0033250C" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PUZOVIĆ VELIBOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Patologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="798"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B227E4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEDI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE13AE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ć  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B227E4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BISERKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zaštita mentalnog zdravlja djece i adolescenata </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdr. njega psihijatri. bol.  (I/1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdr. njega psihijatri. bol.  (I/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TEŠANOVIĆ SANDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Farmokologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E036E3" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="622"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TRIPKOVIĆ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MARA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstveni odgoj s metodama učenja i poučavanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E036E3" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="664"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TURUK VESNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstvena njega majke i novorođenčeta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        9,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       10,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E036E3" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="2010"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstvena njega djeteta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      18,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        9,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A829BB" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Nastavni </w:t>
+            </w:r>
+            <w:r w:rsidR="00A829BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E036E3" w:rsidRDefault="00A829BB" w:rsidP="00537D61">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00F74042">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lopižić</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Josip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VUČKOVIĆ MATIĆ MARINA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Biološke osnove ponašanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>6.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>20.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VLAHUŠIĆ ANDRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Javno zdravstvo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>5.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>19.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VRBICA ŽARKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Fiziologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Patofiziologija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009074B3" w:rsidRPr="001B148F" w:rsidRDefault="009074B3" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="670"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZORANIĆ SANJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Proces zdravstvene njege (I/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>5.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>19.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zdravstvena njega odraslih (II/2)      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>5.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>19.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="936"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008919C1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdrav. njega onkol. bolesnika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>26.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="002560EC" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00F74042">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="936"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ŽUBRINIĆ KRUNOSLAV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kristić</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mihaela</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="008919C1" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatika u zdravstvenoj njezi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Ćira Carića 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>B01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="588"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRPr="006001DA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00707E56">
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>ŽUPANIĆ MARA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zdravstvena</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>njega</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>zajednici</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00523FF0" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t>Zdravstvena njega osoba s invaliditetom</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00EF63AC" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
-[...213 lines deleted...]
-              <w:t>Nastavni centar</w:t>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D95B0B" w:rsidRPr="001B148F" w:rsidTr="008337A4">
+      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="802"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...21 lines deleted...]
-          <w:p w:rsidR="00D95B0B" w:rsidRPr="00707E56" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t>Zdravstvena njega u kući</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zdravstvena</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>njega</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kući</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...70 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D95B0B" w:rsidRDefault="00D95B0B" w:rsidP="00D95B0B">
-[...32 lines deleted...]
-              <w:t>Nastavni centar</w:t>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidRDefault="002026A1" w:rsidP="002026A1">
+    <w:p w:rsidR="001B61F7" w:rsidRPr="001B148F" w:rsidRDefault="001B61F7" w:rsidP="001B61F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B148F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum izrade:</w:t>
       </w:r>
-      <w:r w:rsidR="00941F1D">
+      <w:r w:rsidR="00CA2DA9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15.svibnja 2026.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3D1A">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00625C01" w:rsidRDefault="002026A1" w:rsidP="002026A1">
+    <w:p w:rsidR="001B61F7" w:rsidRDefault="001B61F7" w:rsidP="001B61F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B148F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum objave:</w:t>
       </w:r>
-      <w:r w:rsidR="001E0E6F">
+      <w:r w:rsidR="00240079">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3D1A">
+      <w:r w:rsidR="00CA2DA9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>16. siječnja 2026.</w:t>
+        <w:t>15. svibnja 2026.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00C216B5" w:rsidRDefault="00C216B5" w:rsidP="002026A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C216B5" w:rsidRDefault="00C216B5" w:rsidP="002026A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="002026A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="002026A1" w:rsidRPr="00625C01" w:rsidRDefault="00625C01" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Vlastoručnim potpisom potvrđujem da su gore navedeni ispitni termini usklađeni s ispitnim rokovima, razdoblju odvijanja i broju ispitnih termina propisanim važećim Kalendarom nastave</w:t>
       </w:r>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">i Pravilnikom o studijima i studiranju na Sveučilištu u Dubrovniku.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625C01" w:rsidRPr="001B148F" w:rsidRDefault="00625C01" w:rsidP="002026A1">
+    <w:p w:rsidR="00625C01" w:rsidRDefault="00625C01" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A55655" w:rsidRPr="00CC0157" w:rsidRDefault="00CC0157" w:rsidP="00CC0157">
+    <w:p w:rsidR="00A55655" w:rsidRPr="00C216B5" w:rsidRDefault="004C3D68" w:rsidP="004C3D68">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+          <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                          </w:t>
+        <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
-      <w:r w:rsidR="00901E05">
+      <w:r w:rsidR="00C216B5">
         <w:rPr>
-          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C216B5" w:rsidRPr="00C216B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...31 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">doc. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0157">
+      <w:r w:rsidRPr="00C216B5">
         <w:rPr>
-          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+          <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dr. sc. Sanja Zorani</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC0157">
+      <w:r w:rsidRPr="00C216B5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625C01" w:rsidRPr="00625C01" w:rsidRDefault="00625C01" w:rsidP="00625C01">
+    <w:p w:rsidR="00625C01" w:rsidRDefault="00625C01" w:rsidP="00625C01">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>prezime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>privremene</w:t>
+        <w:t>čelnika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>pročelnice</w:t>
+        <w:t>sastavnice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006921B7">
+      <w:r w:rsidRPr="00625C01">
         <w:rPr>
-          <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00A829BB">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00625C01" w:rsidRPr="00625C01" w:rsidSect="00625C01">
+    <w:p w:rsidR="004C3D68" w:rsidRPr="00625C01" w:rsidRDefault="004C3D68" w:rsidP="004C3D68">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C3D68" w:rsidRPr="00625C01" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004C3D68" w:rsidRPr="00625C01" w:rsidSect="00625C01">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="292" w:right="708" w:bottom="851" w:left="851" w:header="283" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B0EFC" w:rsidRDefault="003B0EFC" w:rsidP="001C6FFA">
+    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B0EFC" w:rsidRDefault="003B0EFC" w:rsidP="001C6FFA">
+    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Handwriting">
+  <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="03070402050302030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00092F55" w:rsidRPr="00FC54E3" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
+  <w:p w:rsidR="00050DEC" w:rsidRPr="00FC54E3" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -6457,123 +9742,123 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006921B7">
+    <w:r w:rsidR="00493112">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006921B7">
+    <w:r w:rsidR="00493112">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00092F55" w:rsidRPr="00FC54E3" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
+  <w:p w:rsidR="00050DEC" w:rsidRPr="00FC54E3" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:i/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -6605,148 +9890,148 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006921B7">
+    <w:r w:rsidR="00A829BB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006921B7">
+    <w:r w:rsidR="00A829BB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B0EFC" w:rsidRDefault="003B0EFC" w:rsidP="001C6FFA">
+    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B0EFC" w:rsidRDefault="003B0EFC" w:rsidP="001C6FFA">
+    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00092F55" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
+  <w:p w:rsidR="00050DEC" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="-993"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>Sveučilište u Dubrovniku</w:t>
     </w:r>
     <w:r>
@@ -6757,90 +10042,90 @@
       <w:tab/>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">F05-01 – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>Pregled ispitnih rokova</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00092F55" w:rsidRDefault="003B0EFC">
+  <w:p w:rsidR="00050DEC" w:rsidRDefault="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10348" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="7972"/>
       <w:gridCol w:w="1242"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00767707" w:rsidTr="00DD2C1A">
+    <w:tr w:rsidR="00050DEC" w:rsidTr="00050DEC">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="002026A1">
+        <w:p w:rsidR="00050DEC" w:rsidRPr="001B148F" w:rsidRDefault="00050DEC">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B629600" wp14:editId="502158AA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-31115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-47625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="628650" cy="628650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -6880,358 +10165,963 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7972" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="00454667" w:rsidP="001C6FFA">
+        <w:p w:rsidR="00050DEC" w:rsidRPr="001B148F" w:rsidRDefault="00050DEC" w:rsidP="001C6FFA">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:ind w:left="176" w:hanging="176"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>Sveučilište u Dubrovniku</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1242" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="00454667">
+        <w:p w:rsidR="00050DEC" w:rsidRPr="001B148F" w:rsidRDefault="00050DEC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>Obrazac</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00767707" w:rsidTr="001C6FFA">
+    <w:tr w:rsidR="00050DEC" w:rsidTr="001C6FFA">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="928"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="003B0EFC">
+        <w:p w:rsidR="00050DEC" w:rsidRPr="001B148F" w:rsidRDefault="00050DEC">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7972" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="00454667" w:rsidP="00620570">
+        <w:p w:rsidR="00050DEC" w:rsidRPr="001B148F" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>PREGLED ISPITNIH ROKOVA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1242" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="00454667">
+        <w:p w:rsidR="00050DEC" w:rsidRPr="001B148F" w:rsidRDefault="00050DEC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>F05-01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00620570" w:rsidRPr="006C5E4B" w:rsidRDefault="003B0EFC" w:rsidP="006C5E4B">
+  <w:p w:rsidR="00050DEC" w:rsidRPr="006C5E4B" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="4"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11470B97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E50D8AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C41F3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6986BDE2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50AF05FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F5ADD92"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55DE7451"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AD8E6B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F4E5498"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58BCA714"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9621C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="171E4AC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002026A1"/>
-    <w:rsid w:val="00050EDF"/>
-    <w:rsid w:val="00056CEF"/>
+    <w:rsid w:val="00050DEC"/>
+    <w:rsid w:val="00064A56"/>
+    <w:rsid w:val="00080282"/>
+    <w:rsid w:val="00080D12"/>
     <w:rsid w:val="000D32E6"/>
-    <w:rsid w:val="00194FFE"/>
+    <w:rsid w:val="001058C4"/>
+    <w:rsid w:val="00121BD1"/>
+    <w:rsid w:val="00144D1D"/>
+    <w:rsid w:val="0017266E"/>
+    <w:rsid w:val="00180D1F"/>
+    <w:rsid w:val="00184ACE"/>
     <w:rsid w:val="001A363D"/>
-    <w:rsid w:val="001A7542"/>
+    <w:rsid w:val="001B61F7"/>
     <w:rsid w:val="001B6AE6"/>
+    <w:rsid w:val="001B7EB3"/>
+    <w:rsid w:val="001C2A40"/>
     <w:rsid w:val="001C6FFA"/>
-    <w:rsid w:val="001E0E6F"/>
     <w:rsid w:val="002026A1"/>
-    <w:rsid w:val="00202924"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002B1645"/>
+    <w:rsid w:val="00221FF2"/>
+    <w:rsid w:val="00223755"/>
+    <w:rsid w:val="00240079"/>
+    <w:rsid w:val="002560EC"/>
+    <w:rsid w:val="002A7739"/>
     <w:rsid w:val="002B7A09"/>
-    <w:rsid w:val="00300264"/>
-    <w:rsid w:val="00344903"/>
+    <w:rsid w:val="002C03D9"/>
+    <w:rsid w:val="002E0EFF"/>
+    <w:rsid w:val="0030679F"/>
+    <w:rsid w:val="00310D40"/>
+    <w:rsid w:val="003304AD"/>
+    <w:rsid w:val="00330BF7"/>
+    <w:rsid w:val="0033250C"/>
+    <w:rsid w:val="00332D51"/>
+    <w:rsid w:val="00340EC4"/>
+    <w:rsid w:val="0035372C"/>
     <w:rsid w:val="00370A4E"/>
-    <w:rsid w:val="003B0EFC"/>
-    <w:rsid w:val="003B19E8"/>
+    <w:rsid w:val="00385D96"/>
     <w:rsid w:val="003C5065"/>
-    <w:rsid w:val="003E011D"/>
-    <w:rsid w:val="003E2287"/>
+    <w:rsid w:val="003E3023"/>
+    <w:rsid w:val="003E5797"/>
+    <w:rsid w:val="003F25EE"/>
     <w:rsid w:val="00454667"/>
-    <w:rsid w:val="00462177"/>
+    <w:rsid w:val="004553C9"/>
+    <w:rsid w:val="004622E0"/>
+    <w:rsid w:val="00486969"/>
+    <w:rsid w:val="00493112"/>
+    <w:rsid w:val="00496F9A"/>
     <w:rsid w:val="004B03CA"/>
-    <w:rsid w:val="004E129A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00582B35"/>
+    <w:rsid w:val="004B2867"/>
+    <w:rsid w:val="004C3D68"/>
+    <w:rsid w:val="004D6CDB"/>
+    <w:rsid w:val="004F14F5"/>
+    <w:rsid w:val="00500286"/>
+    <w:rsid w:val="00506E76"/>
+    <w:rsid w:val="00523FF0"/>
+    <w:rsid w:val="00525505"/>
+    <w:rsid w:val="00537D61"/>
+    <w:rsid w:val="00541F86"/>
+    <w:rsid w:val="00562A8D"/>
+    <w:rsid w:val="005654F9"/>
+    <w:rsid w:val="00574918"/>
+    <w:rsid w:val="005A7151"/>
     <w:rsid w:val="006001DA"/>
-    <w:rsid w:val="00610FBD"/>
+    <w:rsid w:val="0061587D"/>
     <w:rsid w:val="00625C01"/>
-    <w:rsid w:val="00627173"/>
+    <w:rsid w:val="0064130C"/>
+    <w:rsid w:val="00644B6F"/>
     <w:rsid w:val="00652759"/>
-    <w:rsid w:val="006754E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B1E18"/>
+    <w:rsid w:val="006549C4"/>
+    <w:rsid w:val="00674B7F"/>
+    <w:rsid w:val="006A7F85"/>
+    <w:rsid w:val="006C498C"/>
+    <w:rsid w:val="006E4468"/>
+    <w:rsid w:val="006F6BAF"/>
     <w:rsid w:val="0070520F"/>
-    <w:rsid w:val="00707E56"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007134AA"/>
     <w:rsid w:val="0071583E"/>
-    <w:rsid w:val="007233B6"/>
+    <w:rsid w:val="007301E8"/>
+    <w:rsid w:val="00732461"/>
     <w:rsid w:val="00743041"/>
-    <w:rsid w:val="007574C9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007C37F5"/>
+    <w:rsid w:val="00745643"/>
+    <w:rsid w:val="00750629"/>
+    <w:rsid w:val="00767C79"/>
+    <w:rsid w:val="007D72EC"/>
     <w:rsid w:val="00805B88"/>
-    <w:rsid w:val="00815327"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008735F6"/>
+    <w:rsid w:val="0082699F"/>
+    <w:rsid w:val="00862058"/>
+    <w:rsid w:val="008B395D"/>
     <w:rsid w:val="008C5DF0"/>
-    <w:rsid w:val="008D42A2"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009E40FD"/>
+    <w:rsid w:val="00903C1C"/>
+    <w:rsid w:val="009074B3"/>
+    <w:rsid w:val="00934DD7"/>
+    <w:rsid w:val="00936848"/>
+    <w:rsid w:val="009410FC"/>
+    <w:rsid w:val="009417E7"/>
+    <w:rsid w:val="00950A7A"/>
+    <w:rsid w:val="00965F85"/>
+    <w:rsid w:val="00980E31"/>
+    <w:rsid w:val="00992174"/>
+    <w:rsid w:val="009943DE"/>
+    <w:rsid w:val="009A3ED0"/>
+    <w:rsid w:val="009C4EA5"/>
+    <w:rsid w:val="009F242D"/>
     <w:rsid w:val="00A13F93"/>
-    <w:rsid w:val="00A208A6"/>
-    <w:rsid w:val="00A4285A"/>
+    <w:rsid w:val="00A42B3C"/>
+    <w:rsid w:val="00A53CA9"/>
     <w:rsid w:val="00A55655"/>
-    <w:rsid w:val="00A573A9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A94DD7"/>
+    <w:rsid w:val="00A829BB"/>
+    <w:rsid w:val="00AA6AEC"/>
     <w:rsid w:val="00AA7795"/>
-    <w:rsid w:val="00AA7D65"/>
-    <w:rsid w:val="00AB23E9"/>
+    <w:rsid w:val="00AB6CFA"/>
+    <w:rsid w:val="00AC17B3"/>
     <w:rsid w:val="00AD2DF3"/>
-    <w:rsid w:val="00AE031D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B66671"/>
+    <w:rsid w:val="00B04ECD"/>
+    <w:rsid w:val="00B112E9"/>
+    <w:rsid w:val="00B232BC"/>
+    <w:rsid w:val="00B550B5"/>
+    <w:rsid w:val="00B66109"/>
     <w:rsid w:val="00B81B6B"/>
-    <w:rsid w:val="00BB3D1A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C277C2"/>
+    <w:rsid w:val="00B91A32"/>
+    <w:rsid w:val="00B97A31"/>
+    <w:rsid w:val="00BA2D61"/>
+    <w:rsid w:val="00BE6456"/>
+    <w:rsid w:val="00C06C60"/>
+    <w:rsid w:val="00C216B5"/>
     <w:rsid w:val="00C43F5C"/>
+    <w:rsid w:val="00C44C33"/>
+    <w:rsid w:val="00C744D0"/>
     <w:rsid w:val="00C77B44"/>
+    <w:rsid w:val="00C85A58"/>
     <w:rsid w:val="00C879E9"/>
-    <w:rsid w:val="00CC0157"/>
-    <w:rsid w:val="00CC34AD"/>
+    <w:rsid w:val="00C96101"/>
+    <w:rsid w:val="00CA2DA9"/>
     <w:rsid w:val="00CC4AD8"/>
-    <w:rsid w:val="00CF2FA2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DA1F22"/>
+    <w:rsid w:val="00CE0E6C"/>
+    <w:rsid w:val="00D220C7"/>
+    <w:rsid w:val="00D4458D"/>
+    <w:rsid w:val="00D703D8"/>
+    <w:rsid w:val="00D96D77"/>
+    <w:rsid w:val="00DB494F"/>
     <w:rsid w:val="00DC7ECE"/>
-    <w:rsid w:val="00E07837"/>
-    <w:rsid w:val="00E12631"/>
+    <w:rsid w:val="00DE1F5D"/>
+    <w:rsid w:val="00E036E3"/>
+    <w:rsid w:val="00E1062D"/>
     <w:rsid w:val="00E314BA"/>
-    <w:rsid w:val="00ED2573"/>
+    <w:rsid w:val="00E71A51"/>
+    <w:rsid w:val="00E731E0"/>
+    <w:rsid w:val="00E81D0D"/>
+    <w:rsid w:val="00EE5AF5"/>
+    <w:rsid w:val="00EF63AC"/>
     <w:rsid w:val="00EF681C"/>
-    <w:rsid w:val="00F26C27"/>
-    <w:rsid w:val="00F41520"/>
+    <w:rsid w:val="00F02976"/>
     <w:rsid w:val="00F428C1"/>
-    <w:rsid w:val="00F83782"/>
+    <w:rsid w:val="00F42B4B"/>
+    <w:rsid w:val="00F52853"/>
+    <w:rsid w:val="00F74042"/>
     <w:rsid w:val="00F878BC"/>
-    <w:rsid w:val="00FE4A06"/>
+    <w:rsid w:val="00FA02FC"/>
+    <w:rsid w:val="00FC3DBE"/>
+    <w:rsid w:val="00FF7846"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A1CF319"/>
-  <w15:docId w15:val="{39AB6F4C-C990-4AC3-8ADC-12CF5CE746E7}"/>
+  <w14:docId w14:val="4C1E9756"/>
+  <w15:docId w15:val="{7C5218A0-2F61-4275-9403-FF7D6DFEDAE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7736,214 +11626,249 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002026A1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="002026A1"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="002026A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C06C60"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065159"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3BE69A8-F106-4920-95A3-287975DC2A9A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003B0D12" w:rsidRDefault="00401AB8">
           <w:r w:rsidRPr="00C7660A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24B5252EAC564C1D8EFB2E10058FB522"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F99ED7B8-AF6F-4081-8544-AFAB9E7B38DA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003B0D12" w:rsidRDefault="00401AB8" w:rsidP="00401AB8">
+          <w:pPr>
+            <w:pStyle w:val="24B5252EAC564C1D8EFB2E10058FB522"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C7660A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Handwriting">
+  <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="03070402050302030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00401AB8"/>
-    <w:rsid w:val="000831CF"/>
-[...8 lines deleted...]
-    <w:rsid w:val="003512EE"/>
+    <w:rsid w:val="00024497"/>
+    <w:rsid w:val="000348BB"/>
+    <w:rsid w:val="00167E9C"/>
+    <w:rsid w:val="001823FB"/>
+    <w:rsid w:val="00284DF0"/>
     <w:rsid w:val="003B0D12"/>
-    <w:rsid w:val="003D1522"/>
-    <w:rsid w:val="003D20C3"/>
     <w:rsid w:val="00401AB8"/>
-    <w:rsid w:val="00502056"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B236D"/>
+    <w:rsid w:val="004743F0"/>
+    <w:rsid w:val="00497FDE"/>
+    <w:rsid w:val="004C04F4"/>
+    <w:rsid w:val="004D1B56"/>
     <w:rsid w:val="005E74ED"/>
-    <w:rsid w:val="006564AD"/>
     <w:rsid w:val="006F6E94"/>
-    <w:rsid w:val="007257CD"/>
-    <w:rsid w:val="007C33B7"/>
+    <w:rsid w:val="00711236"/>
+    <w:rsid w:val="0072465A"/>
+    <w:rsid w:val="0079277A"/>
+    <w:rsid w:val="007C76FF"/>
     <w:rsid w:val="007E07A3"/>
+    <w:rsid w:val="00823B10"/>
+    <w:rsid w:val="008305C5"/>
+    <w:rsid w:val="008529D2"/>
+    <w:rsid w:val="00886D19"/>
+    <w:rsid w:val="00890C4E"/>
     <w:rsid w:val="008D1C8C"/>
-    <w:rsid w:val="008E2E3F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A06D2D"/>
+    <w:rsid w:val="009B4904"/>
     <w:rsid w:val="00A16771"/>
-    <w:rsid w:val="00A611F7"/>
-    <w:rsid w:val="00A7614A"/>
+    <w:rsid w:val="00A4326B"/>
     <w:rsid w:val="00A97384"/>
-    <w:rsid w:val="00B64EE3"/>
+    <w:rsid w:val="00AF6CCF"/>
     <w:rsid w:val="00BF177E"/>
-    <w:rsid w:val="00CE59DF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FE214A"/>
+    <w:rsid w:val="00CC107E"/>
+    <w:rsid w:val="00D17358"/>
+    <w:rsid w:val="00E14A8A"/>
+    <w:rsid w:val="00E618BB"/>
+    <w:rsid w:val="00E631F6"/>
+    <w:rsid w:val="00EF2EAC"/>
+    <w:rsid w:val="00EF7B6D"/>
+    <w:rsid w:val="00F408DE"/>
+    <w:rsid w:val="00FD4350"/>
+    <w:rsid w:val="00FF51B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
@@ -8663,87 +12588,71 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2919</Characters>
+  <Pages>3</Pages>
+  <Words>673</Words>
+  <Characters>3841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3425</CharactersWithSpaces>
+  <CharactersWithSpaces>4505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>