--- v2 (2026-06-03)
+++ v3 (2026-07-22)
@@ -34,200 +34,143 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00C06C60">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="001A363D">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>SASTAVNICA:</w:t>
             </w:r>
-            <w:sdt>
-[...37 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidR="00833AB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Odjel za zdravstvene studije</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00EF681C">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00833AB6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B148F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Akademska godina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B148F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:sdt>
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidR="00833AB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2025./2026.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00B81B6B">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00C216B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
@@ -296,73 +239,99 @@
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="hr-HR"/>
                 </w:rPr>
                 <w:alias w:val="Ispitni rok"/>
                 <w:tag w:val="Ispitni rok"/>
                 <w:id w:val="1064066338"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065159"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Zimski " w:value="Zimski "/>
                   <w:listItem w:displayText="Ljetni" w:value="Ljetni"/>
                   <w:listItem w:displayText="Jesenski" w:value="Jesenski"/>
                   <w:listItem w:displayText="Izvanredni" w:value="Izvanredni"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004553C9">
+                <w:r w:rsidR="00696831">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="hr-HR"/>
                   </w:rPr>
-                  <w:t>Ljetni</w:t>
+                  <w:t>Jesenski</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B81B6B" w:rsidRPr="00500286" w:rsidRDefault="00500286">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                                                                   </w:t>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC641B" w:rsidRPr="00AC641B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REKTORSKI ROK 22. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC641B" w:rsidRPr="00AC641B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>rujna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC641B" w:rsidRPr="00AC641B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC641B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9952" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="1105"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1305"/>
       </w:tblGrid>
@@ -720,148 +689,130 @@
           <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
-[...28 lines deleted...]
-              <w:t>24.6.</w:t>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00F05988" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F05988" w:rsidRPr="001B148F" w:rsidRDefault="00F05988" w:rsidP="00050DEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="006A7F85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>16,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AA6AEC">
+          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00AA6AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>OB Dubrovnik</w:t>
-[...17 lines deleted...]
-              <w:t>Nastavni centar</w:t>
+              <w:t>Poliklinika CUTIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="660"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F74042" w:rsidRPr="00FB5493" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
@@ -932,998 +883,112 @@
           <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00DE1F5D">
-[...28 lines deleted...]
-              <w:t>24.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="006A7F85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>16,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...884 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00AD2DF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="280"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
@@ -1999,7355 +1064,4672 @@
           <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>16.6.</w:t>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00833AB6" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="004F14F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...28 lines deleted...]
-              <w:t>14,00</w:t>
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00833AB6" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+          <w:p w:rsidR="00F74042" w:rsidRDefault="00833AB6" w:rsidP="006A7F85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>OB Dubrovnik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="006A7F85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="405"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Kliničke vježbe II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>18.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...28 lines deleted...]
-              <w:t>14,00</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
-[...450 lines deleted...]
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="588"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>HRNIĆ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>MARTINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001420AC" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001420AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Engleski jezik I/1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Engleski jezik I/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>15.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...12 lines deleted...]
-              <w:t>8,00</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A829BB" w:rsidRDefault="00A829BB" w:rsidP="006A7F85">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...59 lines deleted...]
-            </w:pPr>
+              <w:t>Ekonomski fakultet</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Engleski jezik II/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>20.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
-[...162 lines deleted...]
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00B227E4" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B227E4">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IVETA</w:t>
             </w:r>
             <w:r w:rsidRPr="00B227E4">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B227E4">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VEDRANA</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00B227E4" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00C21B6A" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00C21B6A" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Osnove zdr. njege I/1, I/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00C06C60" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00C06C60" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>25.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>31.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>OB Dubrovnik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00184ACE" w:rsidRDefault="00F74042" w:rsidP="00080282">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nastavni centar </w:t>
-[...32 lines deleted...]
-              <w:t>I god.</w:t>
+              <w:t>Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="644"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00B227E4" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">Zdrav.njega odraslih I/2  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00903C1C">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...28 lines deleted...]
-              <w:t>25.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>31.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>14,00</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00184ACE" w:rsidP="00080282">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Naastavni centar</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    II godina</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> god.</w:t>
+              <w:t>Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="675"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00B227E4" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">Palijativna zdravstvena njega </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00862058">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
-[...28 lines deleted...]
-              <w:t>25.6.</w:t>
+          <w:p w:rsidR="00833AB6" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>31.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00833AB6" w:rsidRPr="001B148F" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00833AB6" w:rsidRPr="00E314BA" w:rsidRDefault="00833AB6" w:rsidP="00833AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00AC641B">
+        <w:trPr>
+          <w:trHeight w:val="1233"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KALAUZ SONJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Organizacija, upravljanje i adm. u zdravstvenoj njezi</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>7.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00833AB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KATUŠIĆ SILVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Osnove medicinske kemije i biokemije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>7.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00B227E4" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="0033250C" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033250C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MATEK SARIĆ MARIJANA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00B227E4" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>JABLANOV ZORAN</w:t>
+              <w:t>Matković Marina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="007E5CBB" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Socijalno i zdravstveno zakonodavstvo</w:t>
+              <w:t>Dijetetika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...30 lines deleted...]
-              <w:t>26.6.</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-              <w:t>15,15</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00080282">
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>OB Dubrovnik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00080282">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nastavni centar </w:t>
+              <w:t>Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="0033250C" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PUZOVIĆ VELIBOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Patologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RADONIĆ MARIJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Pedijatrija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>26.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>12,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="798"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B227E4">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>KALAUZ SONJA</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>SEDI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE13AE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ć  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B227E4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BISERKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zaštita mentalnog zdravlja djece i adolescenata </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>28.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00B227E4" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdr. njega psihijatri. bol.  (I/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>28.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00B227E4" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TEŠANOVIĆ SANDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Farmokologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>26.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E036E3" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Poliklinika Hygea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="622"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TRIPKOVIĆ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MARA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstveni odgoj s metodama učenja i poučavanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>7.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="664"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TURUK VESNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstvena njega majke i novorođenčeta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>28.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       10,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="2010"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Zdravstvena njega djeteta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>28.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       10,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E036E3" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VRBICA ŽARKO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Fiziologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>31.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Zdravstvena njega utemeljena na dokazima</w:t>
-            </w:r>
+              <w:t>Patofiziologija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>27.6.</w:t>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>31.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00050DEC">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
-          <w:trHeight w:val="530"/>
+          <w:trHeight w:val="670"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZORANIĆ SANJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Proces zdravstvene njege (I/1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Proces zdravstvene njege (I/2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>7.9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Nastavni centar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+        <w:trPr>
+          <w:trHeight w:val="936"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ŽUBRINIĆ KRUNOSLAV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kristić</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mihaela</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="008919C1" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Organizacija, upravljanje i adm. u zdravstvenoj njezi</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatika u zdravstvenoj njezi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="004F14F5">
-[...28 lines deleted...]
-              <w:t>26.6</w:t>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>27.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>7.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="006A7F85">
-[...3858 lines deleted...]
-              <w:t>,00</w:t>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>OB Dubrovnik</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00F02976">
+              <w:t>Ćira Carića 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nastavni centar</w:t>
+              <w:t>B06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
-[...243 lines deleted...]
-      <w:tr w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
+      <w:tr w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidTr="00BE6456">
         <w:trPr>
           <w:trHeight w:val="588"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRPr="006001DA" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="006001DA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>ŽUPANIĆ MARA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zdravstvena</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>njega</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> u </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>zajednici</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00523FF0" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00523FF0" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00EF63AC" w:rsidRDefault="00F74042" w:rsidP="00AC17B3">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00EF63AC" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
-[...28 lines deleted...]
-              <w:t>15.6.</w:t>
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>28.8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00537D61">
-[...15 lines deleted...]
-          <w:p w:rsidR="00F74042" w:rsidRPr="001B148F" w:rsidRDefault="00F74042" w:rsidP="00537D61">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="001B148F" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>10,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74042" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+          <w:p w:rsidR="00AC641B" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>OB Dubrovnik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74042" w:rsidRPr="00E314BA" w:rsidRDefault="00F74042" w:rsidP="00CA2DA9">
+          <w:p w:rsidR="00AC641B" w:rsidRPr="00E314BA" w:rsidRDefault="00AC641B" w:rsidP="00AC641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nastavni centar</w:t>
-[...252 lines deleted...]
-              <w:t xml:space="preserve"> Nastavni centar</w:t>
+              <w:t>Nastavni centar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001B61F7" w:rsidRPr="001B148F" w:rsidRDefault="001B61F7" w:rsidP="001B61F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B148F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum izrade:</w:t>
       </w:r>
       <w:r w:rsidR="00CA2DA9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15.svibnja 2026.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00906171">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>14. srpnja 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B61F7" w:rsidRDefault="001B61F7" w:rsidP="001B61F7">
+    <w:p w:rsidR="00C216B5" w:rsidRPr="000C3AC3" w:rsidRDefault="001B61F7" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B148F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum objave:</w:t>
       </w:r>
       <w:r w:rsidR="00240079">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2DA9">
+      <w:r w:rsidR="00AC641B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>15. svibnja 2026.</w:t>
+        <w:t>17. srpnja 2026.</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002026A1" w:rsidRPr="00625C01" w:rsidRDefault="00625C01" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Vlastoručnim potpisom potvrđujem da su gore navedeni ispitni termini usklađeni s ispitnim rokovima, razdoblju odvijanja i broju ispitnih termina propisanim važećim Kalendarom nastave</w:t>
@@ -9405,51 +5787,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">doc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C216B5">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dr. sc. Sanja Zorani</w:t>
       </w:r>
       <w:r w:rsidRPr="00C216B5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00625C01" w:rsidRDefault="00625C01" w:rsidP="00625C01">
+    <w:p w:rsidR="004C3D68" w:rsidRDefault="00625C01" w:rsidP="000C3AC3">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
@@ -9493,224 +5875,171 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>čelnika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00625C01">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sastavnice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00625C01">
-[...49 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C3D68" w:rsidRDefault="004C3D68" w:rsidP="00A829BB">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="004C3D68" w:rsidRPr="00625C01" w:rsidRDefault="004C3D68" w:rsidP="004C3D68">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C3D68" w:rsidRPr="00625C01" w:rsidRDefault="004C3D68" w:rsidP="00625C01">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C3D68" w:rsidRPr="00625C01" w:rsidSect="00625C01">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="292" w:right="708" w:bottom="851" w:left="851" w:header="283" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
+    <w:p w:rsidR="009A4F44" w:rsidRDefault="009A4F44" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
+    <w:p w:rsidR="009A4F44" w:rsidRDefault="009A4F44" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00050DEC" w:rsidRPr="00FC54E3" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
@@ -9742,107 +6071,107 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00493112">
+    <w:r w:rsidR="00AC641B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00493112">
+    <w:r w:rsidR="00AC641B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00050DEC" w:rsidRPr="00FC54E3" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
@@ -9890,134 +6219,134 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A829BB">
+    <w:r w:rsidR="00AC641B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A829BB">
+    <w:r w:rsidR="00AC641B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
+    <w:p w:rsidR="009A4F44" w:rsidRDefault="009A4F44" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00496F9A" w:rsidRDefault="00496F9A" w:rsidP="001C6FFA">
+    <w:p w:rsidR="009A4F44" w:rsidRDefault="009A4F44" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00050DEC" w:rsidRDefault="00050DEC" w:rsidP="00050DEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="-993"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
@@ -10894,233 +7223,251 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002026A1"/>
+    <w:rsid w:val="00045CDE"/>
     <w:rsid w:val="00050DEC"/>
     <w:rsid w:val="00064A56"/>
     <w:rsid w:val="00080282"/>
     <w:rsid w:val="00080D12"/>
+    <w:rsid w:val="000A6762"/>
+    <w:rsid w:val="000C3AC3"/>
     <w:rsid w:val="000D32E6"/>
     <w:rsid w:val="001058C4"/>
     <w:rsid w:val="00121BD1"/>
+    <w:rsid w:val="001420AC"/>
     <w:rsid w:val="00144D1D"/>
     <w:rsid w:val="0017266E"/>
     <w:rsid w:val="00180D1F"/>
     <w:rsid w:val="00184ACE"/>
     <w:rsid w:val="001A363D"/>
     <w:rsid w:val="001B61F7"/>
     <w:rsid w:val="001B6AE6"/>
     <w:rsid w:val="001B7EB3"/>
     <w:rsid w:val="001C2A40"/>
     <w:rsid w:val="001C6FFA"/>
     <w:rsid w:val="002026A1"/>
     <w:rsid w:val="00221FF2"/>
     <w:rsid w:val="00223755"/>
     <w:rsid w:val="00240079"/>
     <w:rsid w:val="002560EC"/>
     <w:rsid w:val="002A7739"/>
     <w:rsid w:val="002B7A09"/>
     <w:rsid w:val="002C03D9"/>
+    <w:rsid w:val="002C1C51"/>
     <w:rsid w:val="002E0EFF"/>
     <w:rsid w:val="0030679F"/>
     <w:rsid w:val="00310D40"/>
+    <w:rsid w:val="00310F3B"/>
     <w:rsid w:val="003304AD"/>
     <w:rsid w:val="00330BF7"/>
     <w:rsid w:val="0033250C"/>
     <w:rsid w:val="00332D51"/>
     <w:rsid w:val="00340EC4"/>
     <w:rsid w:val="0035372C"/>
     <w:rsid w:val="00370A4E"/>
     <w:rsid w:val="00385D96"/>
     <w:rsid w:val="003C5065"/>
     <w:rsid w:val="003E3023"/>
     <w:rsid w:val="003E5797"/>
     <w:rsid w:val="003F25EE"/>
+    <w:rsid w:val="00430284"/>
     <w:rsid w:val="00454667"/>
     <w:rsid w:val="004553C9"/>
     <w:rsid w:val="004622E0"/>
     <w:rsid w:val="00486969"/>
     <w:rsid w:val="00493112"/>
     <w:rsid w:val="00496F9A"/>
     <w:rsid w:val="004B03CA"/>
     <w:rsid w:val="004B2867"/>
     <w:rsid w:val="004C3D68"/>
     <w:rsid w:val="004D6CDB"/>
     <w:rsid w:val="004F14F5"/>
     <w:rsid w:val="00500286"/>
     <w:rsid w:val="00506E76"/>
     <w:rsid w:val="00523FF0"/>
     <w:rsid w:val="00525505"/>
     <w:rsid w:val="00537D61"/>
     <w:rsid w:val="00541F86"/>
     <w:rsid w:val="00562A8D"/>
     <w:rsid w:val="005654F9"/>
     <w:rsid w:val="00574918"/>
     <w:rsid w:val="005A7151"/>
+    <w:rsid w:val="005C4EB6"/>
     <w:rsid w:val="006001DA"/>
     <w:rsid w:val="0061587D"/>
     <w:rsid w:val="00625C01"/>
     <w:rsid w:val="0064130C"/>
     <w:rsid w:val="00644B6F"/>
     <w:rsid w:val="00652759"/>
     <w:rsid w:val="006549C4"/>
     <w:rsid w:val="00674B7F"/>
+    <w:rsid w:val="00696831"/>
     <w:rsid w:val="006A7F85"/>
     <w:rsid w:val="006C498C"/>
     <w:rsid w:val="006E4468"/>
     <w:rsid w:val="006F6BAF"/>
     <w:rsid w:val="0070520F"/>
     <w:rsid w:val="0071583E"/>
     <w:rsid w:val="007301E8"/>
     <w:rsid w:val="00732461"/>
     <w:rsid w:val="00743041"/>
     <w:rsid w:val="00745643"/>
     <w:rsid w:val="00750629"/>
     <w:rsid w:val="00767C79"/>
+    <w:rsid w:val="007A5CA3"/>
     <w:rsid w:val="007D72EC"/>
     <w:rsid w:val="00805B88"/>
     <w:rsid w:val="0082699F"/>
+    <w:rsid w:val="008276F4"/>
+    <w:rsid w:val="00833AB6"/>
     <w:rsid w:val="00862058"/>
     <w:rsid w:val="008B395D"/>
     <w:rsid w:val="008C5DF0"/>
     <w:rsid w:val="00903C1C"/>
+    <w:rsid w:val="00906171"/>
     <w:rsid w:val="009074B3"/>
     <w:rsid w:val="00934DD7"/>
     <w:rsid w:val="00936848"/>
     <w:rsid w:val="009410FC"/>
     <w:rsid w:val="009417E7"/>
     <w:rsid w:val="00950A7A"/>
     <w:rsid w:val="00965F85"/>
     <w:rsid w:val="00980E31"/>
     <w:rsid w:val="00992174"/>
     <w:rsid w:val="009943DE"/>
     <w:rsid w:val="009A3ED0"/>
+    <w:rsid w:val="009A4F44"/>
     <w:rsid w:val="009C4EA5"/>
     <w:rsid w:val="009F242D"/>
     <w:rsid w:val="00A13F93"/>
     <w:rsid w:val="00A42B3C"/>
     <w:rsid w:val="00A53CA9"/>
     <w:rsid w:val="00A55655"/>
     <w:rsid w:val="00A829BB"/>
     <w:rsid w:val="00AA6AEC"/>
     <w:rsid w:val="00AA7795"/>
     <w:rsid w:val="00AB6CFA"/>
     <w:rsid w:val="00AC17B3"/>
+    <w:rsid w:val="00AC641B"/>
     <w:rsid w:val="00AD2DF3"/>
     <w:rsid w:val="00B04ECD"/>
     <w:rsid w:val="00B112E9"/>
     <w:rsid w:val="00B232BC"/>
     <w:rsid w:val="00B550B5"/>
     <w:rsid w:val="00B66109"/>
     <w:rsid w:val="00B81B6B"/>
     <w:rsid w:val="00B91A32"/>
     <w:rsid w:val="00B97A31"/>
     <w:rsid w:val="00BA2D61"/>
+    <w:rsid w:val="00BB501A"/>
     <w:rsid w:val="00BE6456"/>
     <w:rsid w:val="00C06C60"/>
     <w:rsid w:val="00C216B5"/>
     <w:rsid w:val="00C43F5C"/>
     <w:rsid w:val="00C44C33"/>
     <w:rsid w:val="00C744D0"/>
     <w:rsid w:val="00C77B44"/>
     <w:rsid w:val="00C85A58"/>
     <w:rsid w:val="00C879E9"/>
     <w:rsid w:val="00C96101"/>
     <w:rsid w:val="00CA2DA9"/>
     <w:rsid w:val="00CC4AD8"/>
     <w:rsid w:val="00CE0E6C"/>
     <w:rsid w:val="00D220C7"/>
     <w:rsid w:val="00D4458D"/>
     <w:rsid w:val="00D703D8"/>
     <w:rsid w:val="00D96D77"/>
     <w:rsid w:val="00DB494F"/>
     <w:rsid w:val="00DC7ECE"/>
     <w:rsid w:val="00DE1F5D"/>
     <w:rsid w:val="00E036E3"/>
     <w:rsid w:val="00E1062D"/>
     <w:rsid w:val="00E314BA"/>
+    <w:rsid w:val="00E36435"/>
     <w:rsid w:val="00E71A51"/>
     <w:rsid w:val="00E731E0"/>
     <w:rsid w:val="00E81D0D"/>
     <w:rsid w:val="00EE5AF5"/>
     <w:rsid w:val="00EF63AC"/>
     <w:rsid w:val="00EF681C"/>
     <w:rsid w:val="00F02976"/>
+    <w:rsid w:val="00F05988"/>
     <w:rsid w:val="00F428C1"/>
     <w:rsid w:val="00F42B4B"/>
     <w:rsid w:val="00F52853"/>
     <w:rsid w:val="00F74042"/>
     <w:rsid w:val="00F878BC"/>
     <w:rsid w:val="00FA02FC"/>
     <w:rsid w:val="00FC3DBE"/>
     <w:rsid w:val="00FF7846"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4C1E9756"/>
+  <w14:docId w14:val="365708EF"/>
   <w15:docId w15:val="{7C5218A0-2F61-4275-9403-FF7D6DFEDAE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11689,173 +8036,149 @@
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065159"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3BE69A8-F106-4920-95A3-287975DC2A9A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003B0D12" w:rsidRDefault="00401AB8">
           <w:r w:rsidRPr="00C7660A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00401AB8"/>
     <w:rsid w:val="00024497"/>
     <w:rsid w:val="000348BB"/>
     <w:rsid w:val="00167E9C"/>
     <w:rsid w:val="001823FB"/>
+    <w:rsid w:val="001B0717"/>
     <w:rsid w:val="00284DF0"/>
+    <w:rsid w:val="002E4CAA"/>
     <w:rsid w:val="003B0D12"/>
     <w:rsid w:val="00401AB8"/>
     <w:rsid w:val="004743F0"/>
     <w:rsid w:val="00497FDE"/>
     <w:rsid w:val="004C04F4"/>
     <w:rsid w:val="004D1B56"/>
     <w:rsid w:val="005E74ED"/>
     <w:rsid w:val="006F6E94"/>
     <w:rsid w:val="00711236"/>
     <w:rsid w:val="0072465A"/>
     <w:rsid w:val="0079277A"/>
     <w:rsid w:val="007C76FF"/>
     <w:rsid w:val="007E07A3"/>
     <w:rsid w:val="00823B10"/>
     <w:rsid w:val="008305C5"/>
     <w:rsid w:val="008529D2"/>
     <w:rsid w:val="00886D19"/>
     <w:rsid w:val="00890C4E"/>
+    <w:rsid w:val="008A792E"/>
     <w:rsid w:val="008D1C8C"/>
+    <w:rsid w:val="00913B63"/>
     <w:rsid w:val="009B4904"/>
     <w:rsid w:val="00A16771"/>
     <w:rsid w:val="00A4326B"/>
+    <w:rsid w:val="00A67C4D"/>
     <w:rsid w:val="00A97384"/>
     <w:rsid w:val="00AF6CCF"/>
     <w:rsid w:val="00BF177E"/>
     <w:rsid w:val="00CC107E"/>
     <w:rsid w:val="00D17358"/>
     <w:rsid w:val="00E14A8A"/>
     <w:rsid w:val="00E618BB"/>
     <w:rsid w:val="00E631F6"/>
     <w:rsid w:val="00EF2EAC"/>
     <w:rsid w:val="00EF7B6D"/>
     <w:rsid w:val="00F408DE"/>
     <w:rsid w:val="00FD4350"/>
     <w:rsid w:val="00FF51B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -12592,67 +8915,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3841</Characters>
+  <Pages>2</Pages>
+  <Words>460</Words>
+  <Characters>2624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4505</CharactersWithSpaces>
+  <CharactersWithSpaces>3078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>