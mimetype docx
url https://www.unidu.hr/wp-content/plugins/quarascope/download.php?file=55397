--- v0 (2026-02-04)
+++ v1 (2026-05-26)
@@ -1,2370 +1,3466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00B81B6B">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="00EA687D" w:rsidP="001A363D">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="00FD31C2" w:rsidP="00FD31C2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>ODJEL ZA ZDRAVSTVENE STUDIJE</w:t>
+              <w:t>ODJEL</w:t>
+            </w:r>
+            <w:r w:rsidR="001A363D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Odjel za zdravstvene studije</w:t>
             </w:r>
             <w:r w:rsidR="001A363D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="006D51A8">
+          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="00CC5629">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B148F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Akademska godina</w:t>
             </w:r>
-            <w:r w:rsidR="006D51A8">
-[...6 lines deleted...]
-              <w:t>: 2025./2026.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B148F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5629">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2025./2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidTr="00B81B6B">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="0025547F" w:rsidP="001A363D">
+          <w:p w:rsidR="001A363D" w:rsidRPr="006D7A83" w:rsidRDefault="001A363D" w:rsidP="005A2753">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="hr-HR"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">             </w:t>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D7A83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STUDIJ: </w:t>
+            </w:r>
+            <w:r w:rsidR="005A2753">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Stručni diplomski studij Kliničko sestrinstvo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001A363D" w:rsidRPr="001B148F" w:rsidRDefault="001A363D" w:rsidP="001A363D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B148F">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="006D7A83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Ispitni rok:</w:t>
             </w:r>
-            <w:r w:rsidR="00EF681C">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00EF681C" w:rsidRPr="006D7A83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
+                  <w:highlight w:val="lightGray"/>
                   <w:lang w:val="hr-HR"/>
                 </w:rPr>
                 <w:alias w:val="Ispitni rok"/>
                 <w:tag w:val="Ispitni rok"/>
                 <w:id w:val="1064066338"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065159"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Zimski " w:value="Zimski "/>
                   <w:listItem w:displayText="Ljetni" w:value="Ljetni"/>
                   <w:listItem w:displayText="Jesenski" w:value="Jesenski"/>
                   <w:listItem w:displayText="Izvanredni" w:value="Izvanredni"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00116009">
+                <w:r w:rsidR="006D7A83" w:rsidRPr="006D7A83">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
+                    <w:highlight w:val="lightGray"/>
                     <w:lang w:val="hr-HR"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Zimski </w:t>
+                  <w:t>Ljetni</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B81B6B" w:rsidRDefault="00B81B6B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1729"/>
-        <w:gridCol w:w="3233"/>
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="3403"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="1389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C6FFA" w:rsidRPr="001B148F" w:rsidTr="001C6FFA">
+      <w:tr w:rsidR="001C6FFA" w:rsidRPr="001B148F" w:rsidTr="006715A5">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>NASTAVNIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3233" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>KOLEGIJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ISPITNI TERMIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C6FFA" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="001C6FFA" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3233" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...45 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BROJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>TERMINA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DATUM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PROSTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00FD31C2" w:rsidRPr="001B148F" w:rsidTr="005A2753">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD31C2" w:rsidRPr="00A945AB" w:rsidRDefault="00FD31C2" w:rsidP="008A16A8">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BARTOLEK HAMP DUBRAVKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD31C2" w:rsidRPr="008A16A8" w:rsidRDefault="008A16A8" w:rsidP="008A16A8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A16A8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Klinička anestezija i intezivna medicina u sestrinstvu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD31C2" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="001C6FFA" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD31C2" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF50FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF50FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD31C2" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD31C2" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>B19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00116009" w:rsidRPr="006001DA" w:rsidRDefault="00B166C0" w:rsidP="00767707">
+          <w:p w:rsidR="006D7A83" w:rsidRPr="00A945AB" w:rsidRDefault="00FD31C2" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w:rsidR="00B166C0" w:rsidRPr="001B148F" w:rsidRDefault="00B166C0" w:rsidP="00767707">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>BULJAN FLANDER GORDANA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FD31C2" w:rsidRPr="00A945AB" w:rsidRDefault="00FD31C2" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>CAPURSO SILVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B166C0" w:rsidRPr="001B148F" w:rsidRDefault="008A16A8" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Pedijatrijska psihologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...49 lines deleted...]
-          <w:p w:rsidR="00ED013F" w:rsidRPr="00864928" w:rsidRDefault="00EA2BBD" w:rsidP="00767707">
+          <w:p w:rsidR="00DC42BC" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000615E" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002026A1" w:rsidRPr="00BF50FE" w:rsidRDefault="002026A1" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F00FE" w:rsidRPr="00BF50FE" w:rsidRDefault="000F00FE" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A945AB" w:rsidRPr="001B148F" w:rsidTr="00A945AB">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>IVETA VEDRANA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Specijalna zdravstvena njega II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00BF50FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>14,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>OB Dubrovnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Pred.I god.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A945AB" w:rsidRPr="001B148F" w:rsidTr="0000615E">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Kliničke vježbe I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00997392" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>25.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="00BF50FE" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRPr="00BF50FE" w:rsidRDefault="00A945AB" w:rsidP="00767707">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00605857" w:rsidRPr="001B148F" w:rsidTr="00251C69">
+        <w:trPr>
+          <w:trHeight w:val="992"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00605857" w:rsidRPr="00A945AB" w:rsidRDefault="00605857" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>LUKENDA JOSIP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00605857" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Interna medicina u kliničkom sestrinstvu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00605857" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00605857" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>13.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>27.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00605857" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00997392" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00605857" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>B19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B166C0" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00103369" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B166C0" w:rsidRPr="006001DA" w:rsidRDefault="00B166C0" w:rsidP="00B166C0">
+          <w:p w:rsidR="005A2753" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w:rsidR="00B166C0" w:rsidRDefault="00B166C0" w:rsidP="00B166C0">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>MALDINI PERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00B166C0" w:rsidRPr="001B148F" w:rsidRDefault="00B6185E" w:rsidP="00B166C0">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>CAPURSO SILVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00103369" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Neurorehabilitacija – izborni kolegij</w:t>
-[...17 lines deleted...]
-              <w:rPr>
+              <w:t>Komuniciranje u zdravstvu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...74 lines deleted...]
-          <w:p w:rsidR="00864928" w:rsidRPr="00864928" w:rsidRDefault="00EA2BBD" w:rsidP="00F362E9">
+          <w:p w:rsidR="00DC42BC" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000615E" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>10.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00103369" w:rsidRPr="00BF50FE" w:rsidRDefault="00103369" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000615E" w:rsidRPr="00BF50FE" w:rsidRDefault="0000615E" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00103369" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="006001DA" w:rsidRDefault="00B166C0" w:rsidP="00767707">
+          <w:p w:rsidR="00103369" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidRDefault="008524CF" w:rsidP="00767707">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>MILIĆ MARIJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00103369" w:rsidRPr="001B148F" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Oftalmologija</w:t>
-[...17 lines deleted...]
-              <w:rPr>
+              <w:t>Metode podučavanja bolesnika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-          <w:p w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidRDefault="007D056D" w:rsidP="00767707">
+          <w:p w:rsidR="00DC42BC" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000615E" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00103369" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>15,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00997392" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00103369" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...24 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>B19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00103369" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84DD0" w:rsidRPr="006001DA" w:rsidRDefault="008524CF" w:rsidP="00767707">
+          <w:p w:rsidR="00103369" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidRDefault="008524CF" w:rsidP="00767707">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>MIŠKULIN MLADEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00103369" w:rsidRPr="001B148F" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Metodologija izrade i pisanja znanstvenog rada</w:t>
-[...17 lines deleted...]
-              <w:rPr>
+              <w:t>Ortopedija i traumatologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...49 lines deleted...]
-          <w:p w:rsidR="00864928" w:rsidRPr="00864928" w:rsidRDefault="00EA2BBD" w:rsidP="00F362E9">
+          <w:p w:rsidR="0000615E" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000615E" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>5.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00103369" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>18,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00997392" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00103369" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00997392">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t>B19</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      B19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002026A1" w:rsidRPr="00B6185E" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00DC42BC" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6185E" w:rsidRDefault="00B6185E" w:rsidP="00767707">
+          <w:p w:rsidR="00DC42BC" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="00D84DD0" w:rsidRPr="00B6185E" w:rsidRDefault="008524CF" w:rsidP="00767707">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>PETKOVIĆ DRAGUTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC42BC" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
-[...52 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Otorinolaringologija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-          <w:p w:rsidR="002026A1" w:rsidRPr="00EA2BBD" w:rsidRDefault="00EA2BBD" w:rsidP="00767707">
+          <w:p w:rsidR="0000615E" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000615E" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>3.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC42BC" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>16,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00997392" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000615E" w:rsidRPr="00BF50FE" w:rsidRDefault="00997392" w:rsidP="00997392">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA2BBD">
-[...35 lines deleted...]
-              <w:t>B19</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      B19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00052C1F" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00052C1F" w:rsidRPr="00B6185E" w:rsidRDefault="00052C1F" w:rsidP="00767707">
+          <w:p w:rsidR="00D351A5" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B6185E">
-[...15 lines deleted...]
-          <w:p w:rsidR="00052C1F" w:rsidRDefault="00052C1F" w:rsidP="00767707">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>PUZOVIĆ VELIBOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00A945AB" w:rsidRDefault="00D351A5" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>DOMAGOJ GAJSKI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>Kirurgija i kliničko sestrinstvo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...49 lines deleted...]
-          <w:p w:rsidR="00553B89" w:rsidRDefault="00EA2BBD" w:rsidP="00767707">
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>11.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="001B148F" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>26.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>15,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00997392" w:rsidRDefault="00997392" w:rsidP="00997392">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00864928" w:rsidRDefault="00997392" w:rsidP="00997392">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...21 lines deleted...]
-              <w:t>Nastavni centar</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      B19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00052C1F" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00052C1F" w:rsidRPr="00052C1F" w:rsidRDefault="00B6185E" w:rsidP="00767707">
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w:rsidR="00052C1F" w:rsidRDefault="00052C1F" w:rsidP="00767707">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>RADONIĆ MARIJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Laboratorijska dijagnostika</w:t>
-[...17 lines deleted...]
-              <w:rPr>
+              <w:t>Pedijatrija u kliničkom  sestrinstvu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...42 lines deleted...]
-          <w:p w:rsidR="00052C1F" w:rsidRPr="00864928" w:rsidRDefault="00052C1F" w:rsidP="00553B89">
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>8.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00997392" w:rsidRPr="001B148F" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>24.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidRDefault="00997392" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>17,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D351A5" w:rsidRDefault="00D351A5" w:rsidP="00D351A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00864928" w:rsidRDefault="00D351A5" w:rsidP="00D351A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      B19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912FC5" w:rsidRPr="001B148F" w:rsidTr="00BA52CE">
+      <w:tr w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidTr="005A2753">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00912FC5" w:rsidRPr="006001DA" w:rsidRDefault="00912FC5" w:rsidP="00912FC5">
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00A945AB" w:rsidRDefault="00C23FCF" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w:rsidR="00912FC5" w:rsidRPr="001B148F" w:rsidRDefault="00912FC5" w:rsidP="00912FC5">
+            <w:r w:rsidRPr="00A945AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>ZORANIĆ SANJA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRDefault="008A16A8" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Klinička farmakologija</w:t>
-[...17 lines deleted...]
-              <w:rPr>
+              <w:t>Zdravstvena njega bolesnika sa stomom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-          <w:p w:rsidR="00912FC5" w:rsidRPr="001B148F" w:rsidRDefault="00EA2BBD" w:rsidP="00912FC5">
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRDefault="00D351A5" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>9.6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D351A5" w:rsidRPr="001B148F" w:rsidRDefault="00D351A5" w:rsidP="00C71556">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+              <w:t>23.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="001B148F" w:rsidRDefault="00D351A5" w:rsidP="00C71556">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>15,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00864928" w:rsidRPr="00864928" w:rsidRDefault="00EA2BBD" w:rsidP="00553B89">
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D351A5" w:rsidRDefault="00D351A5" w:rsidP="00D351A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ćira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carića</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23FCF" w:rsidRPr="00864928" w:rsidRDefault="00D351A5" w:rsidP="00D351A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...289 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      B19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002026A1" w:rsidRPr="001B148F" w:rsidRDefault="002026A1" w:rsidP="002026A1">
+    <w:p w:rsidR="002026A1" w:rsidRPr="00C71556" w:rsidRDefault="002026A1" w:rsidP="002026A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71556">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Datum izrade:</w:t>
+      </w:r>
+      <w:r w:rsidR="00912FC5" w:rsidRPr="00C71556">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D351A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>15. svibnja 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008738FC" w:rsidRDefault="002026A1" w:rsidP="002026A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71556">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Datum objave:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D351A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. svibnja 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002026A1" w:rsidRPr="008738FC" w:rsidRDefault="00625C01" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B148F">
+      <w:r w:rsidRPr="008738FC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>Datum izrade:</w:t>
-[...66 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vlastoručnim potpisom potvrđujem da su gore navedeni ispitni termini usklađeni s ispitnim rokovima, razdoblju odvijanja i broju ispitnih termina propisanim važećim Kalendarom nastave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00625C01">
+      <w:r w:rsidRPr="008738FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00625C01">
+      <w:r w:rsidRPr="008738FC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">i Pravilnikom o studijima i studiranju na Sveučilištu u Dubrovniku.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52DCC" w:rsidRDefault="00F52DCC" w:rsidP="00625C01">
+    <w:p w:rsidR="00F52DCC" w:rsidRPr="008738FC" w:rsidRDefault="00F52DCC" w:rsidP="00625C01">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52DCC" w:rsidRDefault="00F52DCC" w:rsidP="00F52DCC">
+    <w:p w:rsidR="00F52DCC" w:rsidRPr="00C71556" w:rsidRDefault="00F52DCC" w:rsidP="00F52DCC">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C71556">
         <w:rPr>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                              </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C71556">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52DCC" w:rsidRDefault="00F52DCC" w:rsidP="00F52DCC">
+    <w:p w:rsidR="00F52DCC" w:rsidRPr="00C71556" w:rsidRDefault="00F52DCC" w:rsidP="00F52DCC">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52DCC" w:rsidRPr="00F8545B" w:rsidRDefault="00F52DCC" w:rsidP="00F52DCC">
+    <w:p w:rsidR="00F52DCC" w:rsidRPr="00103369" w:rsidRDefault="00F52DCC" w:rsidP="00F52DCC">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
+          <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                    </w:t>
       </w:r>
-      <w:r w:rsidR="00553B89">
+      <w:r w:rsidR="00103369">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   </w:t>
+        <w:t xml:space="preserve">                        </w:t>
       </w:r>
-      <w:r w:rsidR="00553B89">
+      <w:r w:rsidR="00103369" w:rsidRPr="00103369">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103369">
+        <w:rPr>
+          <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>doc.</w:t>
+        <w:t>dr. sc. Sanja Zorani</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8545B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F8545B">
+      <w:r w:rsidRPr="00103369">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidR="00553B89">
+    </w:p>
+    <w:p w:rsidR="008738FC" w:rsidRDefault="008738FC" w:rsidP="008738FC">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00625C01">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00625C01" w:rsidRPr="00625C01" w:rsidSect="00625C01">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="008738FC" w:rsidSect="00625C01">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="292" w:right="708" w:bottom="851" w:left="851" w:header="283" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C3E6F" w:rsidRDefault="001C3E6F" w:rsidP="001C6FFA">
+    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C3E6F" w:rsidRDefault="001C3E6F" w:rsidP="001C6FFA">
+    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -2417,107 +3513,107 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D84DD0">
+    <w:r w:rsidR="00D351A5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00052C1F">
+    <w:r w:rsidR="00D351A5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00092F55" w:rsidRPr="00FC54E3" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
@@ -2565,134 +3661,134 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007D056D">
+    <w:r w:rsidR="00D351A5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007D056D">
+    <w:r w:rsidR="00D351A5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C3E6F" w:rsidRDefault="001C3E6F" w:rsidP="001C6FFA">
+    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C3E6F" w:rsidRDefault="001C3E6F" w:rsidP="001C6FFA">
+    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00092F55" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="-993"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
@@ -2717,51 +3813,51 @@
       <w:tab/>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">F05-01 – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>Pregled ispitnih rokova</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00092F55" w:rsidRDefault="001C3E6F">
+  <w:p w:rsidR="00092F55" w:rsidRDefault="006724B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10348" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="7972"/>
@@ -2900,51 +3996,51 @@
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>Obrazac</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00767707" w:rsidTr="001C6FFA">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="928"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="001C3E6F">
+        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="006724B4">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7972" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="00454667" w:rsidP="00620570">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
@@ -2969,170 +4065,291 @@
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>F05-01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00620570" w:rsidRPr="006C5E4B" w:rsidRDefault="001C3E6F" w:rsidP="006C5E4B">
+  <w:p w:rsidR="00620570" w:rsidRPr="006C5E4B" w:rsidRDefault="006724B4" w:rsidP="006C5E4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="4"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2434E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8220A108"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002026A1"/>
+    <w:rsid w:val="0000615E"/>
+    <w:rsid w:val="000342B4"/>
     <w:rsid w:val="0004630E"/>
-    <w:rsid w:val="00052C1F"/>
     <w:rsid w:val="0006213C"/>
+    <w:rsid w:val="000F00FE"/>
+    <w:rsid w:val="00103369"/>
     <w:rsid w:val="00116009"/>
     <w:rsid w:val="001A363D"/>
-    <w:rsid w:val="001B25D9"/>
-    <w:rsid w:val="001C3E6F"/>
     <w:rsid w:val="001C6FFA"/>
     <w:rsid w:val="002026A1"/>
-    <w:rsid w:val="0025547F"/>
+    <w:rsid w:val="0024122D"/>
     <w:rsid w:val="002B7A09"/>
-    <w:rsid w:val="00302BC1"/>
-    <w:rsid w:val="003E6EFE"/>
+    <w:rsid w:val="002F07ED"/>
+    <w:rsid w:val="00390C6D"/>
+    <w:rsid w:val="003B1EAA"/>
     <w:rsid w:val="003F12AE"/>
+    <w:rsid w:val="00421F92"/>
+    <w:rsid w:val="00447503"/>
     <w:rsid w:val="00454667"/>
-    <w:rsid w:val="00553B89"/>
+    <w:rsid w:val="004D260E"/>
+    <w:rsid w:val="005A2753"/>
     <w:rsid w:val="006001DA"/>
+    <w:rsid w:val="00605857"/>
     <w:rsid w:val="00625C01"/>
-    <w:rsid w:val="00652313"/>
-    <w:rsid w:val="006D51A8"/>
+    <w:rsid w:val="006715A5"/>
+    <w:rsid w:val="006724B4"/>
+    <w:rsid w:val="006C478E"/>
+    <w:rsid w:val="006D7A83"/>
     <w:rsid w:val="007113D3"/>
-    <w:rsid w:val="0074153C"/>
-    <w:rsid w:val="007A5A74"/>
+    <w:rsid w:val="007327AB"/>
+    <w:rsid w:val="007816BC"/>
+    <w:rsid w:val="00785BCC"/>
     <w:rsid w:val="007B7D1D"/>
-    <w:rsid w:val="007D056D"/>
-    <w:rsid w:val="008328BB"/>
+    <w:rsid w:val="007D5565"/>
+    <w:rsid w:val="00830107"/>
+    <w:rsid w:val="00830D75"/>
+    <w:rsid w:val="00837774"/>
     <w:rsid w:val="008524CF"/>
     <w:rsid w:val="00864928"/>
+    <w:rsid w:val="008738FC"/>
+    <w:rsid w:val="008A16A8"/>
     <w:rsid w:val="00912FC5"/>
+    <w:rsid w:val="00997392"/>
     <w:rsid w:val="00997638"/>
     <w:rsid w:val="00A05785"/>
+    <w:rsid w:val="00A51C4F"/>
     <w:rsid w:val="00A55655"/>
     <w:rsid w:val="00A875C5"/>
+    <w:rsid w:val="00A945AB"/>
+    <w:rsid w:val="00AD68BF"/>
     <w:rsid w:val="00B166C0"/>
-    <w:rsid w:val="00B6185E"/>
     <w:rsid w:val="00B81B6B"/>
     <w:rsid w:val="00BA52CE"/>
     <w:rsid w:val="00BB0DE5"/>
-    <w:rsid w:val="00C00181"/>
-    <w:rsid w:val="00C80837"/>
+    <w:rsid w:val="00BF50FE"/>
+    <w:rsid w:val="00C23FCF"/>
+    <w:rsid w:val="00C27C74"/>
+    <w:rsid w:val="00C71556"/>
     <w:rsid w:val="00CC4AD8"/>
-    <w:rsid w:val="00CE7D46"/>
+    <w:rsid w:val="00CC5629"/>
+    <w:rsid w:val="00D351A5"/>
+    <w:rsid w:val="00D575F8"/>
+    <w:rsid w:val="00D844AF"/>
     <w:rsid w:val="00D84DD0"/>
-    <w:rsid w:val="00EA2BBD"/>
-    <w:rsid w:val="00EA687D"/>
+    <w:rsid w:val="00DC42BC"/>
+    <w:rsid w:val="00DC6359"/>
+    <w:rsid w:val="00DE5A0E"/>
+    <w:rsid w:val="00E237CD"/>
+    <w:rsid w:val="00E36453"/>
+    <w:rsid w:val="00E559C7"/>
     <w:rsid w:val="00EB59A6"/>
-    <w:rsid w:val="00ED013F"/>
     <w:rsid w:val="00EF681C"/>
-    <w:rsid w:val="00F362E9"/>
     <w:rsid w:val="00F52DCC"/>
     <w:rsid w:val="00F8545B"/>
-    <w:rsid w:val="00F87380"/>
     <w:rsid w:val="00F878BC"/>
+    <w:rsid w:val="00FD31C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4902D119"/>
+  <w14:docId w14:val="00397C70"/>
   <w15:docId w15:val="{07BCC94A-09F0-4A9D-9E4F-C401C143E490}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3638,189 +4855,218 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002026A1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="002026A1"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="002026A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006715A5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="2038307539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065159"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3BE69A8-F106-4920-95A3-287975DC2A9A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003B0D12" w:rsidRDefault="00401AB8">
           <w:r w:rsidRPr="00C7660A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00401AB8"/>
     <w:rsid w:val="00066F29"/>
+    <w:rsid w:val="00140BA1"/>
     <w:rsid w:val="00224FE1"/>
-    <w:rsid w:val="002C34F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A1D47"/>
+    <w:rsid w:val="00264176"/>
+    <w:rsid w:val="003976E0"/>
     <w:rsid w:val="003B0D12"/>
     <w:rsid w:val="00401AB8"/>
     <w:rsid w:val="00454030"/>
-    <w:rsid w:val="00513AA3"/>
+    <w:rsid w:val="004E4449"/>
+    <w:rsid w:val="005433A8"/>
     <w:rsid w:val="006F6E94"/>
     <w:rsid w:val="007033CD"/>
-    <w:rsid w:val="008478E9"/>
-    <w:rsid w:val="00924CCF"/>
+    <w:rsid w:val="007B3B9E"/>
+    <w:rsid w:val="00882E8E"/>
     <w:rsid w:val="00A16771"/>
+    <w:rsid w:val="00A95640"/>
     <w:rsid w:val="00A97384"/>
     <w:rsid w:val="00AF7680"/>
-    <w:rsid w:val="00B4236B"/>
-    <w:rsid w:val="00C32A11"/>
+    <w:rsid w:val="00CA3229"/>
+    <w:rsid w:val="00CC2E46"/>
     <w:rsid w:val="00D3020A"/>
-    <w:rsid w:val="00F74391"/>
+    <w:rsid w:val="00E93CF8"/>
+    <w:rsid w:val="00F00EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
@@ -4540,71 +5786,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23F0A57C-33D2-43CE-90A6-BE1514DEBE2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>236</Words>
-  <Characters>1351</Characters>
+  <Words>289</Words>
+  <Characters>1648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1584</CharactersWithSpaces>
+  <CharactersWithSpaces>1934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>