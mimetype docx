--- v1 (2026-05-26)
+++ v2 (2026-07-24)
@@ -539,2748 +539,335 @@
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002026A1" w:rsidRPr="001C6FFA" w:rsidRDefault="002026A1" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6FFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PROSTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD31C2" w:rsidRPr="001B148F" w:rsidTr="005A2753">
+      <w:tr w:rsidR="009D26C5" w:rsidRPr="001B148F" w:rsidTr="00CB1D23">
         <w:trPr>
-          <w:trHeight w:val="567"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="1045"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD31C2" w:rsidRPr="00A945AB" w:rsidRDefault="00FD31C2" w:rsidP="008A16A8">
+          <w:p w:rsidR="009D26C5" w:rsidRPr="00A945AB" w:rsidRDefault="009D26C5" w:rsidP="00767707">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A945AB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>BARTOLEK HAMP DUBRAVKA</w:t>
-[...251 lines deleted...]
-              <w:t>CAPURSO SILVA</w:t>
+              <w:t>IVETA VEDRANA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B166C0" w:rsidRPr="001B148F" w:rsidRDefault="008A16A8" w:rsidP="00767707">
+          <w:p w:rsidR="009D26C5" w:rsidRDefault="009D26C5" w:rsidP="00A945AB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Pedijatrijska psihologija</w:t>
+              <w:t>Kliničke vježbe I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A945AB" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+          <w:p w:rsidR="009D26C5" w:rsidRDefault="009D26C5" w:rsidP="00A945AB">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC42BC" w:rsidRPr="001B148F" w:rsidRDefault="00A945AB" w:rsidP="00A945AB">
+          <w:p w:rsidR="009D26C5" w:rsidRPr="001B148F" w:rsidRDefault="009D26C5" w:rsidP="00A945AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0000615E" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+          <w:p w:rsidR="009D26C5" w:rsidRDefault="009D26C5" w:rsidP="00997392">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>9.6.</w:t>
+              <w:t>31.8.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+          <w:p w:rsidR="009D26C5" w:rsidRPr="00BF50FE" w:rsidRDefault="009D26C5" w:rsidP="00997392">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>23.6.</w:t>
+              <w:t>14.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002026A1" w:rsidRPr="00BF50FE" w:rsidRDefault="002026A1" w:rsidP="00767707">
+          <w:p w:rsidR="009D26C5" w:rsidRPr="00BF50FE" w:rsidRDefault="009D26C5" w:rsidP="00BF50FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...65 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Specijalna zdravstvena njega II</w:t>
-[...119 lines deleted...]
-              <w:t>14,00</w:t>
+              <w:t>14,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A945AB" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+          <w:p w:rsidR="009D26C5" w:rsidRDefault="009D26C5" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>OB Dubrovnik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF50FE" w:rsidRPr="00BF50FE" w:rsidRDefault="00BF50FE" w:rsidP="00767707">
+          <w:p w:rsidR="009D26C5" w:rsidRPr="00BF50FE" w:rsidRDefault="009D26C5" w:rsidP="00767707">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
-              <w:t>Pred.I god.</w:t>
+              <w:t>Nastavni centar</w:t>
             </w:r>
-          </w:p>
-[...1331 lines deleted...]
-            </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-[...644 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002026A1" w:rsidRPr="00C71556" w:rsidRDefault="002026A1" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71556">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum izrade:</w:t>
       </w:r>
       <w:r w:rsidR="00912FC5" w:rsidRPr="00C71556">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D351A5">
+      <w:r w:rsidR="009D26C5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>15. svibnja 2026.</w:t>
+        <w:t>17. srpnja 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008738FC" w:rsidRDefault="002026A1" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71556">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum objave:</w:t>
       </w:r>
       <w:r w:rsidR="00D351A5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15. svibnja 2026.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D26C5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>17. srpnja 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002026A1" w:rsidRPr="008738FC" w:rsidRDefault="00625C01" w:rsidP="002026A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008738FC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vlastoručnim potpisom potvrđujem da su gore navedeni ispitni termini usklađeni s ispitnim rokovima, razdoblju odvijanja i broju ispitnih termina propisanim važećim Kalendarom nastave</w:t>
       </w:r>
       <w:r w:rsidRPr="008738FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008738FC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">i Pravilnikom o studijima i studiranju na Sveučilištu u Dubrovniku.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F52DCC" w:rsidRPr="008738FC" w:rsidRDefault="00F52DCC" w:rsidP="00625C01">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="7080"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="hr-HR"/>
@@ -3353,88 +940,190 @@
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">doc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00103369">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>dr. sc. Sanja Zorani</w:t>
       </w:r>
       <w:r w:rsidRPr="00103369">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ć</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00701FD2" w:rsidRPr="00625C01" w:rsidRDefault="00701FD2" w:rsidP="00701FD2">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="7080"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prezime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>čelnika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sastavnice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00625C01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008738FC" w:rsidRDefault="008738FC" w:rsidP="008738FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008738FC" w:rsidSect="00625C01">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="292" w:right="708" w:bottom="851" w:left="851" w:header="283" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
+    <w:p w:rsidR="002C5F6E" w:rsidRDefault="002C5F6E" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
+    <w:p w:rsidR="002C5F6E" w:rsidRDefault="002C5F6E" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3513,100 +1202,100 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D351A5">
+    <w:r w:rsidR="009D26C5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D351A5">
+    <w:r w:rsidR="009D26C5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00092F55" w:rsidRPr="00FC54E3" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -3661,134 +1350,134 @@
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D351A5">
+    <w:r w:rsidR="009D26C5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> od </w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D351A5">
+    <w:r w:rsidR="009D26C5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC54E3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
+    <w:p w:rsidR="002C5F6E" w:rsidRDefault="002C5F6E" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006724B4" w:rsidRDefault="006724B4" w:rsidP="001C6FFA">
+    <w:p w:rsidR="002C5F6E" w:rsidRDefault="002C5F6E" w:rsidP="001C6FFA">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00092F55" w:rsidRDefault="00454667" w:rsidP="00DD2C1A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="-993"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
@@ -3813,51 +1502,51 @@
       <w:tab/>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">F05-01 – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
       <w:t>Pregled ispitnih rokova</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00092F55" w:rsidRDefault="006724B4">
+  <w:p w:rsidR="00092F55" w:rsidRDefault="002C5F6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10348" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="7972"/>
@@ -3996,51 +1685,51 @@
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>Obrazac</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00767707" w:rsidTr="001C6FFA">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="928"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="006724B4">
+        <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="002C5F6E">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7972" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00092F55" w:rsidRPr="001B148F" w:rsidRDefault="00454667" w:rsidP="00620570">
           <w:pPr>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
@@ -4065,51 +1754,51 @@
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:before="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B148F">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
               <w:lang w:val="hr-HR"/>
             </w:rPr>
             <w:t>F05-01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00620570" w:rsidRPr="006C5E4B" w:rsidRDefault="006724B4" w:rsidP="006C5E4B">
+  <w:p w:rsidR="00620570" w:rsidRPr="006C5E4B" w:rsidRDefault="002C5F6E" w:rsidP="006C5E4B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="4"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hr-HR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2434E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8220A108"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4212,144 +1901,150 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002026A1"/>
     <w:rsid w:val="0000615E"/>
     <w:rsid w:val="000342B4"/>
     <w:rsid w:val="0004630E"/>
     <w:rsid w:val="0006213C"/>
     <w:rsid w:val="000F00FE"/>
     <w:rsid w:val="00103369"/>
     <w:rsid w:val="00116009"/>
+    <w:rsid w:val="0015260C"/>
     <w:rsid w:val="001A363D"/>
     <w:rsid w:val="001C6FFA"/>
     <w:rsid w:val="002026A1"/>
     <w:rsid w:val="0024122D"/>
     <w:rsid w:val="002B7A09"/>
+    <w:rsid w:val="002C5F6E"/>
     <w:rsid w:val="002F07ED"/>
     <w:rsid w:val="00390C6D"/>
     <w:rsid w:val="003B1EAA"/>
     <w:rsid w:val="003F12AE"/>
     <w:rsid w:val="00421F92"/>
     <w:rsid w:val="00447503"/>
     <w:rsid w:val="00454667"/>
     <w:rsid w:val="004D260E"/>
+    <w:rsid w:val="004F1C40"/>
     <w:rsid w:val="005A2753"/>
     <w:rsid w:val="006001DA"/>
     <w:rsid w:val="00605857"/>
     <w:rsid w:val="00625C01"/>
     <w:rsid w:val="006715A5"/>
     <w:rsid w:val="006724B4"/>
     <w:rsid w:val="006C478E"/>
     <w:rsid w:val="006D7A83"/>
+    <w:rsid w:val="00701FD2"/>
     <w:rsid w:val="007113D3"/>
     <w:rsid w:val="007327AB"/>
     <w:rsid w:val="007816BC"/>
     <w:rsid w:val="00785BCC"/>
     <w:rsid w:val="007B7D1D"/>
     <w:rsid w:val="007D5565"/>
     <w:rsid w:val="00830107"/>
     <w:rsid w:val="00830D75"/>
     <w:rsid w:val="00837774"/>
     <w:rsid w:val="008524CF"/>
     <w:rsid w:val="00864928"/>
     <w:rsid w:val="008738FC"/>
     <w:rsid w:val="008A16A8"/>
     <w:rsid w:val="00912FC5"/>
     <w:rsid w:val="00997392"/>
     <w:rsid w:val="00997638"/>
+    <w:rsid w:val="009D26C5"/>
     <w:rsid w:val="00A05785"/>
     <w:rsid w:val="00A51C4F"/>
     <w:rsid w:val="00A55655"/>
     <w:rsid w:val="00A875C5"/>
     <w:rsid w:val="00A945AB"/>
     <w:rsid w:val="00AD68BF"/>
     <w:rsid w:val="00B166C0"/>
     <w:rsid w:val="00B81B6B"/>
     <w:rsid w:val="00BA52CE"/>
     <w:rsid w:val="00BB0DE5"/>
     <w:rsid w:val="00BF50FE"/>
     <w:rsid w:val="00C23FCF"/>
     <w:rsid w:val="00C27C74"/>
     <w:rsid w:val="00C71556"/>
     <w:rsid w:val="00CC4AD8"/>
     <w:rsid w:val="00CC5629"/>
     <w:rsid w:val="00D351A5"/>
     <w:rsid w:val="00D575F8"/>
     <w:rsid w:val="00D844AF"/>
     <w:rsid w:val="00D84DD0"/>
     <w:rsid w:val="00DC42BC"/>
     <w:rsid w:val="00DC6359"/>
     <w:rsid w:val="00DE5A0E"/>
     <w:rsid w:val="00E237CD"/>
     <w:rsid w:val="00E36453"/>
     <w:rsid w:val="00E559C7"/>
+    <w:rsid w:val="00E94537"/>
     <w:rsid w:val="00EB59A6"/>
     <w:rsid w:val="00EF681C"/>
     <w:rsid w:val="00F52DCC"/>
     <w:rsid w:val="00F8545B"/>
     <w:rsid w:val="00F878BC"/>
     <w:rsid w:val="00FD31C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="00397C70"/>
+  <w14:docId w14:val="04B2158D"/>
   <w15:docId w15:val="{07BCC94A-09F0-4A9D-9E4F-C401C143E490}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5005,59 +2700,62 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00401AB8"/>
     <w:rsid w:val="00066F29"/>
     <w:rsid w:val="00140BA1"/>
     <w:rsid w:val="00224FE1"/>
     <w:rsid w:val="00264176"/>
     <w:rsid w:val="003976E0"/>
+    <w:rsid w:val="0039797E"/>
     <w:rsid w:val="003B0D12"/>
     <w:rsid w:val="00401AB8"/>
     <w:rsid w:val="00454030"/>
+    <w:rsid w:val="00462DAD"/>
     <w:rsid w:val="004E4449"/>
     <w:rsid w:val="005433A8"/>
     <w:rsid w:val="006F6E94"/>
     <w:rsid w:val="007033CD"/>
     <w:rsid w:val="007B3B9E"/>
     <w:rsid w:val="00882E8E"/>
+    <w:rsid w:val="00984AE3"/>
     <w:rsid w:val="00A16771"/>
     <w:rsid w:val="00A95640"/>
     <w:rsid w:val="00A97384"/>
     <w:rsid w:val="00AF7680"/>
     <w:rsid w:val="00CA3229"/>
     <w:rsid w:val="00CC2E46"/>
     <w:rsid w:val="00D3020A"/>
     <w:rsid w:val="00E93CF8"/>
     <w:rsid w:val="00F00EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5795,78 +3493,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23F0A57C-33D2-43CE-90A6-BE1514DEBE2B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4ACF99A-DA2B-4FC0-9D3D-E6F711D11B28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>289</Words>
-  <Characters>1648</Characters>
+  <Words>142</Words>
+  <Characters>813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1934</CharactersWithSpaces>
+  <CharactersWithSpaces>954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>