--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -473,53 +473,53 @@
     <w:p w:rsidR="00CC0314" w:rsidRPr="00CC0314" w:rsidRDefault="00CC0314" w:rsidP="00CC0314">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="597"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="606"/>
         <w:gridCol w:w="864"/>
         <w:gridCol w:w="2372"/>
-        <w:gridCol w:w="3460"/>
         <w:gridCol w:w="3461"/>
-        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="3461"/>
+        <w:gridCol w:w="2202"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B60B24" w:rsidRPr="00901E7A" w:rsidTr="008D3DAF">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D91F1A" w:rsidRPr="00944A07" w:rsidRDefault="00D91F1A" w:rsidP="00B57D49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -1089,312 +1089,306 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008D3DAF" w:rsidRPr="0063116E" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3DAF" w:rsidRPr="00315D90" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="00315D90" w:rsidTr="00316A19">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="571"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRPr="00944A07" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="5" w:colLast="5"/>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRPr="00944A07" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9 – 9,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DEVELOPMENTAL</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>BIOLOGY</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FISH</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3DAF" w:rsidRPr="0063116E" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bartulović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>INNOVATION</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MANAGEMEN</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3DAF" w:rsidRPr="003E4732" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="003E4732" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Stojčić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00FE71CB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B3</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00FE71CB">
-[...11 lines deleted...]
-              <w:t>(</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Economics</w:t>
             </w:r>
@@ -1406,85 +1400,85 @@
               </w:rPr>
               <w:t xml:space="preserve"> and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL BUSINESS </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NEGOTIATIONS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="008D3DAF" w:rsidRPr="0063116E" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Vojvodić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E2</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -1521,1821 +1515,1844 @@
             <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>PHYSIOLOGY</w:t>
+              <w:t>FISH</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OF </w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>CULTURED</w:t>
+              <w:t>NUTRITION</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve"> AND </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIVE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FEED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ORGANISMS</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Dobroslavić </w:t>
+              <w:t>CULTURE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bonačić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D3DAF" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AQUACULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> WASTE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3DAF" w:rsidRPr="0063116E" w:rsidRDefault="008D3DAF" w:rsidP="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Brailo Šćepanović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC2A9F" w:rsidRPr="006E6826" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="006E6826" w:rsidTr="00316A19">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10 – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DEVELOPMENTAL</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>BIOLOGY</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FISH</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bartulović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL BUSINESS </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NEGOTIATIONS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
-[...14 lines deleted...]
-            <w:r w:rsidR="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vojvodić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E2</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D3DAF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D3DAF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D3DAF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Economics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D3DAF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FISH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="008D3DAF">
-[...98 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>PHYSIOLOGY</w:t>
+              <w:t>NUTRITION</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OF </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> AND </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>CULTURED</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">LIVE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>FEED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ORGANISMS</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Dobroslavić </w:t>
+              <w:t>CULTURE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bonačić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AQUACULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> WASTE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Brailo Šćepanović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC2A9F" w:rsidRPr="00300A1A" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="00300A1A" w:rsidTr="00316A19">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="575"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11 – 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DEVELOPMENTAL</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>BIOLOGY</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FISH</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+              <w:t xml:space="preserve"> s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bartulović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL BUSINESS </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E4732">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NEGOTIATIONS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
-[...22 lines deleted...]
-            <w:r w:rsidR="008D3DAF">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vojvodić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E2</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="008D3DAF" w:rsidRPr="008D3DAF">
+            <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="008D3DAF" w:rsidRPr="008D3DAF">
+            <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="008D3DAF" w:rsidRPr="008D3DAF">
+            <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Economics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="008D3DAF" w:rsidRPr="008D3DAF">
+            <w:r w:rsidRPr="008D3DAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-            <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PHYSIOLOGY</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CULTURED</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ORGANISMS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dobroslavić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="728" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FISH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NUTRITION</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AND </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIVE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FEED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CULTURE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bonačić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>B02</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AQUACULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> WASTE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Brailo Šćepanović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC2A9F" w:rsidRPr="008148B6" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="008148B6" w:rsidTr="00316A19">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="534"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12 – 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MARICULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>GENETICS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Glamuzina </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-            <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PHYSIOLOGY</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CULTURED</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ORGANISMS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dobroslavić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>B02</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FISH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NUTRITION</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AND </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIVE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FEED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CULTURE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> Dobroslavić </w:t>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bonačić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AQUACULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC2A9F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> WASTE MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Brailo Šćepanović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC2A9F" w:rsidRPr="002E2276" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002E2276" w:rsidTr="00316A19">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="616"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="00944A07" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
@@ -3347,550 +3364,551 @@
               <w:t>– 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MARICULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>GENETICS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Glamuzina </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">MARINE </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>STOCK</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ENHANCEMENT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bartulović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-            <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PHYSIOLOGY</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CULTURED</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ORGANISMS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="00DC2A9F" w:rsidP="00DC2A9F">
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dobroslavić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="728" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FISH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NUTRITION</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AND </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIVE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FEED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CULTURE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bonačić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>B02</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRDefault="009916E1" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MULTITROPHIC</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MARICULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC2A9F" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="00DC2A9F">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomšić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009916E1" w:rsidRPr="002274BE" w:rsidTr="008D3DAF">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002274BE" w:rsidTr="003142D4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="532"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
@@ -3902,1659 +3920,1606 @@
               <w:t xml:space="preserve"> – 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MARICULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>GENETICS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00B03611">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Glamuzina </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">MARINE </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>STOCK</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ENHANCEMENT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bartulović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:tcBorders>
-[...125 lines deleted...]
-            <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PHYSIOLOGY</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OF </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CULTURED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ORGANISMS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dobroslavić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>B02</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MULTITROPHIC</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MARICULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomšić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009916E1" w:rsidRPr="002274BE" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002274BE" w:rsidTr="003142D4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="589"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">15 – </w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">MARINE </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>STOCK</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F32399">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ENHANCEMENT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00B03611">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> s.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bartulović </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:tcBorders>
-[...125 lines deleted...]
-            <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PHYSIOLOGY</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OF </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CULTURED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60B24">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ORGANISMS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dobroslavić </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>B02</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MULTITROPHIC</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009916E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MARICULTURE</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e./s.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomšić </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B02</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009916E1" w:rsidRPr="002274BE" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002274BE" w:rsidTr="00306880">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="570"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16 –</w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6,45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...25 lines deleted...]
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009916E1" w:rsidRPr="002274BE" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002274BE" w:rsidTr="00306880">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="546"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">17 – </w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...25 lines deleted...]
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009916E1" w:rsidRPr="002274BE" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002274BE" w:rsidTr="00306880">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="554"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18 –</w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8,45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...25 lines deleted...]
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009916E1" w:rsidRPr="002274BE" w:rsidTr="008D3DAF">
+      <w:tr w:rsidR="00C12C8E" w:rsidRPr="002274BE" w:rsidTr="00306880">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="589"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="00944A07" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="00944A07" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">19 – </w:t>
             </w:r>
             <w:r w:rsidRPr="00944A07">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...25 lines deleted...]
-          <w:p w:rsidR="009916E1" w:rsidRPr="0063116E" w:rsidRDefault="009916E1" w:rsidP="009916E1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C12C8E" w:rsidRPr="0063116E" w:rsidRDefault="00C12C8E" w:rsidP="00C12C8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00AF6F88" w:rsidRDefault="00AF6F88" w:rsidP="00AF6F88"/>
     <w:p w:rsidR="0046515A" w:rsidRDefault="0046515A" w:rsidP="00AF6F88"/>
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="0046515A" w:rsidP="0046515A"/>
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="00B67737" w:rsidP="0094642B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="0094642B">
@@ -5583,52 +5548,50 @@
       <w:r w:rsidR="00672AB7">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="0094642B">
         <w:t>egotiations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00817475">
         <w:t>, Prof</w:t>
       </w:r>
       <w:r w:rsidR="00215E08">
         <w:t xml:space="preserve">. Katija </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00215E08">
         <w:t>Vojvidić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00215E08">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00215E08">
         <w:t>PhD</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0094642B" w:rsidRPr="0094642B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0094642B" w:rsidRPr="0094642B">
         <w:t>wi</w:t>
       </w:r>
       <w:r w:rsidR="0094642B">
         <w:t>ll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0094642B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0094642B">
         <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0094642B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0094642B">
@@ -5655,58 +5618,58 @@
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="0046515A" w:rsidP="0046515A"/>
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="0046515A" w:rsidP="0046515A"/>
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="0046515A" w:rsidP="0046515A"/>
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="0046515A" w:rsidP="0046515A"/>
     <w:p w:rsidR="0046515A" w:rsidRPr="0046515A" w:rsidRDefault="0046515A" w:rsidP="0046515A"/>
     <w:p w:rsidR="003F3BF1" w:rsidRPr="0046515A" w:rsidRDefault="003F3BF1" w:rsidP="0046515A"/>
     <w:sectPr w:rsidR="003F3BF1" w:rsidRPr="0046515A" w:rsidSect="00AF6F88">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="737" w:right="851" w:bottom="737" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE6EA9" w:rsidRDefault="00BE6EA9" w:rsidP="00D964A5">
+    <w:p w:rsidR="00E83008" w:rsidRDefault="00E83008" w:rsidP="00D964A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE6EA9" w:rsidRDefault="00BE6EA9" w:rsidP="00D964A5">
+    <w:p w:rsidR="00E83008" w:rsidRDefault="00E83008" w:rsidP="00D964A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5744,99 +5707,99 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00D964A5" w:rsidRDefault="00D964A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00D964A5" w:rsidRDefault="00D964A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE6EA9" w:rsidRDefault="00BE6EA9" w:rsidP="00D964A5">
+    <w:p w:rsidR="00E83008" w:rsidRDefault="00E83008" w:rsidP="00D964A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE6EA9" w:rsidRDefault="00BE6EA9" w:rsidP="00D964A5">
+    <w:p w:rsidR="00E83008" w:rsidRDefault="00E83008" w:rsidP="00D964A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00D964A5" w:rsidRDefault="00D964A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00D964A5" w:rsidRDefault="00D964A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00D964A5" w:rsidRDefault="00D964A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6168,50 +6131,51 @@
     <w:rsid w:val="00B67737"/>
     <w:rsid w:val="00B731D2"/>
     <w:rsid w:val="00B75668"/>
     <w:rsid w:val="00B77CC6"/>
     <w:rsid w:val="00B9602B"/>
     <w:rsid w:val="00BA4D1A"/>
     <w:rsid w:val="00BB39BE"/>
     <w:rsid w:val="00BB6267"/>
     <w:rsid w:val="00BC05C5"/>
     <w:rsid w:val="00BC1807"/>
     <w:rsid w:val="00BC3FBB"/>
     <w:rsid w:val="00BD0A22"/>
     <w:rsid w:val="00BD1DD6"/>
     <w:rsid w:val="00BD68B4"/>
     <w:rsid w:val="00BE62F8"/>
     <w:rsid w:val="00BE6EA9"/>
     <w:rsid w:val="00BE7A28"/>
     <w:rsid w:val="00BF2E06"/>
     <w:rsid w:val="00BF4C05"/>
     <w:rsid w:val="00BF50BF"/>
     <w:rsid w:val="00C0135A"/>
     <w:rsid w:val="00C0586A"/>
     <w:rsid w:val="00C078C4"/>
     <w:rsid w:val="00C07E32"/>
     <w:rsid w:val="00C10368"/>
+    <w:rsid w:val="00C12C8E"/>
     <w:rsid w:val="00C13B74"/>
     <w:rsid w:val="00C16088"/>
     <w:rsid w:val="00C247A0"/>
     <w:rsid w:val="00C40C16"/>
     <w:rsid w:val="00C455BA"/>
     <w:rsid w:val="00C467ED"/>
     <w:rsid w:val="00C52BB5"/>
     <w:rsid w:val="00C7268B"/>
     <w:rsid w:val="00C80AF0"/>
     <w:rsid w:val="00C876A0"/>
     <w:rsid w:val="00C953FD"/>
     <w:rsid w:val="00C96498"/>
     <w:rsid w:val="00C9737B"/>
     <w:rsid w:val="00CA5129"/>
     <w:rsid w:val="00CB21A3"/>
     <w:rsid w:val="00CB5AEA"/>
     <w:rsid w:val="00CC0314"/>
     <w:rsid w:val="00CC5859"/>
     <w:rsid w:val="00CC793C"/>
     <w:rsid w:val="00CC7FC8"/>
     <w:rsid w:val="00CD0274"/>
     <w:rsid w:val="00CD283C"/>
     <w:rsid w:val="00CD42EA"/>
     <w:rsid w:val="00CE064D"/>
     <w:rsid w:val="00CE46F3"/>
@@ -6240,50 +6204,51 @@
     <w:rsid w:val="00DC14F1"/>
     <w:rsid w:val="00DC2A9F"/>
     <w:rsid w:val="00DC7402"/>
     <w:rsid w:val="00DD416C"/>
     <w:rsid w:val="00DE1322"/>
     <w:rsid w:val="00DE1D24"/>
     <w:rsid w:val="00DE239B"/>
     <w:rsid w:val="00DE3B65"/>
     <w:rsid w:val="00DE40A7"/>
     <w:rsid w:val="00DE7FA4"/>
     <w:rsid w:val="00DF054F"/>
     <w:rsid w:val="00DF4D3B"/>
     <w:rsid w:val="00E02852"/>
     <w:rsid w:val="00E04700"/>
     <w:rsid w:val="00E1773F"/>
     <w:rsid w:val="00E17764"/>
     <w:rsid w:val="00E27ACD"/>
     <w:rsid w:val="00E31E4B"/>
     <w:rsid w:val="00E33316"/>
     <w:rsid w:val="00E41343"/>
     <w:rsid w:val="00E46410"/>
     <w:rsid w:val="00E530F0"/>
     <w:rsid w:val="00E73143"/>
     <w:rsid w:val="00E74142"/>
     <w:rsid w:val="00E816F1"/>
+    <w:rsid w:val="00E83008"/>
     <w:rsid w:val="00E850DA"/>
     <w:rsid w:val="00EA0DEC"/>
     <w:rsid w:val="00EA738D"/>
     <w:rsid w:val="00EB1C40"/>
     <w:rsid w:val="00EB287B"/>
     <w:rsid w:val="00EB5306"/>
     <w:rsid w:val="00EB5E4E"/>
     <w:rsid w:val="00EC113D"/>
     <w:rsid w:val="00ED2F36"/>
     <w:rsid w:val="00ED7B0F"/>
     <w:rsid w:val="00EE2E85"/>
     <w:rsid w:val="00EE3781"/>
     <w:rsid w:val="00EE6BB6"/>
     <w:rsid w:val="00EF3953"/>
     <w:rsid w:val="00F006F7"/>
     <w:rsid w:val="00F2166D"/>
     <w:rsid w:val="00F23685"/>
     <w:rsid w:val="00F32399"/>
     <w:rsid w:val="00F3446A"/>
     <w:rsid w:val="00F45F5A"/>
     <w:rsid w:val="00F51CF2"/>
     <w:rsid w:val="00F524B1"/>
     <w:rsid w:val="00F5323B"/>
     <w:rsid w:val="00F545E3"/>
     <w:rsid w:val="00F56E75"/>
@@ -6310,51 +6275,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CB4E86B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4B258088-5853-4DC0-95B7-D5EF1ABFDD0F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7045,51 +7009,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD2C24CB-4CB1-4180-8C11-EF5F86712E88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E359F4B0-1AC7-478F-A4D0-718B3E7E24B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>341</Words>
   <Characters>1946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>