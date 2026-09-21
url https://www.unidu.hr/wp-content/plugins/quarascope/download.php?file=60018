--- v0 (2026-07-25)
+++ v1 (2026-09-21)
@@ -6,64 +6,64 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Korisnik\Desktop\ANDREA\WEB OBJAVA TROŠENJE SREDSTAVA IZ PRORAČUNA\6-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA31C997-E4AB-4782-BA90-5DFB5C1846D3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CAA4F1BA-8747-4A00-937C-F8033033A510}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9825" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LIPANJ" sheetId="1" r:id="rId1"/>
     <sheet name="LIPANJ DD" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1459" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1472" uniqueCount="603">
   <si>
     <t>SVEUČILIŠTE U DUBROVNIKU</t>
   </si>
   <si>
     <t>Naziv primatelja</t>
   </si>
   <si>
     <t>OIB primatelja</t>
   </si>
   <si>
     <t>Sjedište/prebivalište primatelja</t>
   </si>
   <si>
     <t>Isplaćeni iznos</t>
   </si>
   <si>
     <t>Naziv isplatitelja</t>
   </si>
   <si>
     <t>Vrsta rashoda/izdatka</t>
   </si>
   <si>
     <t>32212-LITERATURA</t>
   </si>
   <si>
@@ -1833,81 +1833,90 @@
     <t xml:space="preserve">DOPRINOSI ZDRAVSTVENO </t>
   </si>
   <si>
     <t>DOPRINOSI ZDRAVSTVENO (RIZNICA)</t>
   </si>
   <si>
     <t>3132 - Doprinosi za zdravstveno osiguranje</t>
   </si>
   <si>
     <t>MATERIJALNA PRAVA</t>
   </si>
   <si>
     <t>MATERIJALNA PRAVA (RIZNICA)</t>
   </si>
   <si>
     <t>3121-Ostali rashodi za zaposlene</t>
   </si>
   <si>
     <t>PRIJEVOZ NA POSAO</t>
   </si>
   <si>
     <t>PRIJEVOZ NA POSAO (RIZNICA)</t>
   </si>
   <si>
     <t>3212-Naknade za prijevoz</t>
+  </si>
+  <si>
+    <t>GDPR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#00000000000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="SansSerif"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="SansSerif"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -2047,134 +2056,134 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="center" wrapText="1" shrinkToFit="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{3B82EF33-4C9A-492C-B75A-E77AC6A34CD1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2442,8430 +2451,8443 @@
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:K303"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C306" sqref="C306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="4" width="10.85546875" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.140625" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="1.7109375" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A1" s="23" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="23"/>
+      <c r="A1" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
     </row>
     <row r="2" spans="1:11" ht="0.75" customHeight="1">
-      <c r="A2" s="23"/>
-[...9 lines deleted...]
-      <c r="K2" s="23"/>
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
     </row>
     <row r="3" spans="1:11" ht="0.75" customHeight="1">
-      <c r="A3" s="23"/>
-[...9 lines deleted...]
-      <c r="K3" s="23"/>
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
     </row>
     <row r="4" spans="1:11" ht="12" customHeight="1">
-      <c r="A4" s="24"/>
-[...9 lines deleted...]
-      <c r="K4" s="24"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="30" t="s">
         <v>585</v>
       </c>
-      <c r="B5" s="26"/>
-[...8 lines deleted...]
-      <c r="K5" s="28"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="17"/>
     </row>
     <row r="6" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="33" t="s">
         <v>584</v>
       </c>
-      <c r="B6" s="29"/>
-[...8 lines deleted...]
-      <c r="K6" s="29"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="8"/>
+      <c r="D7" s="32"/>
       <c r="E7" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="8"/>
-      <c r="H7" s="8" t="s">
+      <c r="G7" s="32"/>
+      <c r="H7" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="8"/>
-[...1 lines deleted...]
-      <c r="K7" s="8"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
     </row>
     <row r="8" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="9" spans="1:11" ht="11.25" customHeight="1">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="9" t="s">
+      <c r="C9" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="9"/>
+      <c r="D9" s="27"/>
       <c r="E9" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H9" s="9" t="s">
+      <c r="F9" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="I9" s="9"/>
-[...1 lines deleted...]
-      <c r="K9" s="9"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
     </row>
     <row r="10" spans="1:11" ht="11.25" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="C10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="9"/>
+      <c r="D10" s="27"/>
       <c r="E10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H10" s="9" t="s">
+      <c r="F10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="I10" s="9"/>
-[...1 lines deleted...]
-      <c r="K10" s="9"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
     </row>
     <row r="11" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="12" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10"/>
-[...1 lines deleted...]
-      <c r="D12" s="10"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
       <c r="E12" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="11"/>
-[...4 lines deleted...]
-      <c r="K12" s="11"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
     </row>
     <row r="13" spans="1:11" ht="11.25" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="C13" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="9"/>
+      <c r="D13" s="27"/>
       <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H13" s="9" t="s">
+      <c r="F13" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="I13" s="9"/>
-[...1 lines deleted...]
-      <c r="K13" s="9"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
     </row>
     <row r="14" spans="1:11" ht="11.25" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="C14" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="9"/>
+      <c r="D14" s="27"/>
       <c r="E14" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H14" s="9" t="s">
+      <c r="F14" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="I14" s="9"/>
-[...1 lines deleted...]
-      <c r="K14" s="9"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
     </row>
     <row r="15" spans="1:11" ht="11.25" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="9" t="s">
+      <c r="C15" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="9"/>
+      <c r="D15" s="27"/>
       <c r="E15" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="F15" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H15" s="9" t="s">
+      <c r="F15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="I15" s="9"/>
-[...1 lines deleted...]
-      <c r="K15" s="9"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27"/>
     </row>
     <row r="16" spans="1:11" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="C16" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="9"/>
+      <c r="D16" s="27"/>
       <c r="E16" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="F16" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H16" s="9" t="s">
+      <c r="F16" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="I16" s="9"/>
-[...1 lines deleted...]
-      <c r="K16" s="9"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
     </row>
     <row r="17" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="18" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="10"/>
-[...1 lines deleted...]
-      <c r="D18" s="10"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
       <c r="E18" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="F18" s="11"/>
-[...4 lines deleted...]
-      <c r="K18" s="11"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
     </row>
     <row r="19" spans="1:11" ht="20.25" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="C19" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D19" s="9"/>
+      <c r="D19" s="27"/>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="F19" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H19" s="9" t="s">
+      <c r="F19" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="9"/>
-[...1 lines deleted...]
-      <c r="K19" s="9"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
     </row>
     <row r="20" spans="1:11" ht="21" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="9" t="s">
+      <c r="C20" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="D20" s="9"/>
+      <c r="D20" s="27"/>
       <c r="E20" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H20" s="9" t="s">
+      <c r="F20" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="27"/>
+      <c r="H20" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="I20" s="9"/>
-[...1 lines deleted...]
-      <c r="K20" s="9"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
     </row>
     <row r="21" spans="1:11" ht="11.25" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="C21" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D21" s="9"/>
+      <c r="D21" s="27"/>
       <c r="E21" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H21" s="9" t="s">
+      <c r="F21" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="I21" s="9"/>
-[...1 lines deleted...]
-      <c r="K21" s="9"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
     </row>
     <row r="22" spans="1:11" ht="11.25" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="C22" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D22" s="9"/>
+      <c r="D22" s="27"/>
       <c r="E22" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="F22" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H22" s="9" t="s">
+      <c r="F22" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I22" s="9"/>
-[...1 lines deleted...]
-      <c r="K22" s="9"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
     </row>
     <row r="23" spans="1:11" ht="11.25" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C23" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D23" s="9"/>
+      <c r="D23" s="27"/>
       <c r="E23" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="F23" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H23" s="9" t="s">
+      <c r="F23" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="27"/>
+      <c r="H23" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I23" s="9"/>
-[...1 lines deleted...]
-      <c r="K23" s="9"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
     </row>
     <row r="24" spans="1:11" ht="11.25" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="C24" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D24" s="9"/>
+      <c r="D24" s="27"/>
       <c r="E24" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="F24" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H24" s="9" t="s">
+      <c r="F24" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I24" s="9"/>
-[...1 lines deleted...]
-      <c r="K24" s="9"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
     </row>
     <row r="25" spans="1:11" ht="11.25" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="9"/>
+      <c r="D25" s="27"/>
       <c r="E25" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="F25" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H25" s="9" t="s">
+      <c r="F25" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="27"/>
+      <c r="H25" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I25" s="9"/>
-[...1 lines deleted...]
-      <c r="K25" s="9"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
     </row>
     <row r="26" spans="1:11" ht="11.25" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C26" s="9" t="s">
+      <c r="C26" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D26" s="9"/>
+      <c r="D26" s="27"/>
       <c r="E26" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="F26" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H26" s="9" t="s">
+      <c r="F26" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I26" s="9"/>
-[...1 lines deleted...]
-      <c r="K26" s="9"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
     </row>
     <row r="27" spans="1:11" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="C27" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D27" s="9"/>
+      <c r="D27" s="27"/>
       <c r="E27" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="F27" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H27" s="9" t="s">
+      <c r="F27" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="27"/>
+      <c r="H27" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I27" s="9"/>
-[...1 lines deleted...]
-      <c r="K27" s="9"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
     </row>
     <row r="28" spans="1:11" ht="11.25" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D28" s="9"/>
+      <c r="D28" s="27"/>
       <c r="E28" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="F28" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H28" s="9" t="s">
+      <c r="F28" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I28" s="9"/>
-[...1 lines deleted...]
-      <c r="K28" s="9"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="27"/>
+      <c r="K28" s="27"/>
     </row>
     <row r="29" spans="1:11" ht="11.25" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="9" t="s">
+      <c r="C29" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D29" s="9"/>
+      <c r="D29" s="27"/>
       <c r="E29" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="F29" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H29" s="9" t="s">
+      <c r="F29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I29" s="9"/>
-[...1 lines deleted...]
-      <c r="K29" s="9"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
     </row>
     <row r="30" spans="1:11" ht="11.25" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C30" s="9" t="s">
+      <c r="C30" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D30" s="9"/>
+      <c r="D30" s="27"/>
       <c r="E30" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="F30" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H30" s="9" t="s">
+      <c r="F30" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I30" s="9"/>
-[...1 lines deleted...]
-      <c r="K30" s="9"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="27"/>
+      <c r="K30" s="27"/>
     </row>
     <row r="31" spans="1:11" ht="11.25" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="C31" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D31" s="9"/>
+      <c r="D31" s="27"/>
       <c r="E31" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="F31" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H31" s="9" t="s">
+      <c r="F31" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I31" s="9"/>
-[...1 lines deleted...]
-      <c r="K31" s="9"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
     </row>
     <row r="32" spans="1:11" ht="11.25" customHeight="1">
       <c r="A32" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D32" s="9"/>
+      <c r="D32" s="27"/>
       <c r="E32" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="F32" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H32" s="9" t="s">
+      <c r="F32" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I32" s="9"/>
-[...1 lines deleted...]
-      <c r="K32" s="9"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
     </row>
     <row r="33" spans="1:11" ht="11.25" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C33" s="9" t="s">
+      <c r="C33" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D33" s="9"/>
+      <c r="D33" s="27"/>
       <c r="E33" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H33" s="9" t="s">
+      <c r="F33" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I33" s="9"/>
-[...1 lines deleted...]
-      <c r="K33" s="9"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
     </row>
     <row r="34" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="35" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B35" s="10"/>
-[...1 lines deleted...]
-      <c r="D35" s="10"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
       <c r="E35" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="F35" s="11"/>
-[...4 lines deleted...]
-      <c r="K35" s="11"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
     </row>
     <row r="36" spans="1:11" ht="11.25" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="9"/>
+      <c r="D36" s="27"/>
       <c r="E36" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="F36" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H36" s="9" t="s">
+      <c r="F36" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="27"/>
+      <c r="H36" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="I36" s="9"/>
-[...1 lines deleted...]
-      <c r="K36" s="9"/>
+      <c r="I36" s="27"/>
+      <c r="J36" s="27"/>
+      <c r="K36" s="27"/>
     </row>
     <row r="37" spans="1:11" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C37" s="9" t="s">
+      <c r="C37" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D37" s="9"/>
+      <c r="D37" s="27"/>
       <c r="E37" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H37" s="9" t="s">
+      <c r="F37" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="I37" s="9"/>
-[...1 lines deleted...]
-      <c r="K37" s="9"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
     </row>
     <row r="38" spans="1:11" ht="20.25" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C38" s="9" t="s">
+      <c r="C38" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="9"/>
+      <c r="D38" s="27"/>
       <c r="E38" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H38" s="9" t="s">
+      <c r="F38" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I38" s="9"/>
-[...1 lines deleted...]
-      <c r="K38" s="9"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27"/>
     </row>
     <row r="39" spans="1:11" ht="21" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C39" s="9" t="s">
+      <c r="C39" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D39" s="9"/>
+      <c r="D39" s="27"/>
       <c r="E39" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="F39" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H39" s="9" t="s">
+      <c r="F39" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="27"/>
+      <c r="H39" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I39" s="9"/>
-[...1 lines deleted...]
-      <c r="K39" s="9"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
     </row>
     <row r="40" spans="1:11" ht="20.25" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C40" s="9" t="s">
+      <c r="C40" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D40" s="9"/>
+      <c r="D40" s="27"/>
       <c r="E40" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="F40" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H40" s="9" t="s">
+      <c r="F40" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I40" s="9"/>
-[...1 lines deleted...]
-      <c r="K40" s="9"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
     </row>
     <row r="41" spans="1:11" ht="21" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C41" s="9" t="s">
+      <c r="C41" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="9"/>
+      <c r="D41" s="27"/>
       <c r="E41" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="F41" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H41" s="9" t="s">
+      <c r="F41" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="27"/>
+      <c r="H41" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I41" s="9"/>
-[...1 lines deleted...]
-      <c r="K41" s="9"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
     </row>
     <row r="42" spans="1:11" ht="20.25" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C42" s="9" t="s">
+      <c r="C42" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="9"/>
+      <c r="D42" s="27"/>
       <c r="E42" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="F42" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H42" s="9" t="s">
+      <c r="F42" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="27"/>
+      <c r="H42" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I42" s="9"/>
-[...1 lines deleted...]
-      <c r="K42" s="9"/>
+      <c r="I42" s="27"/>
+      <c r="J42" s="27"/>
+      <c r="K42" s="27"/>
     </row>
     <row r="43" spans="1:11" ht="21" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C43" s="9" t="s">
+      <c r="C43" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D43" s="9"/>
+      <c r="D43" s="27"/>
       <c r="E43" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="F43" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H43" s="9" t="s">
+      <c r="F43" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I43" s="9"/>
-[...1 lines deleted...]
-      <c r="K43" s="9"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
     </row>
     <row r="44" spans="1:11" ht="20.25" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C44" s="9" t="s">
+      <c r="C44" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D44" s="9"/>
+      <c r="D44" s="27"/>
       <c r="E44" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="F44" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H44" s="9" t="s">
+      <c r="F44" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="27"/>
+      <c r="H44" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I44" s="9"/>
-[...1 lines deleted...]
-      <c r="K44" s="9"/>
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="27"/>
     </row>
     <row r="45" spans="1:11" ht="21" customHeight="1">
       <c r="A45" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="C45" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D45" s="9"/>
+      <c r="D45" s="27"/>
       <c r="E45" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="F45" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H45" s="9" t="s">
+      <c r="F45" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I45" s="9"/>
-[...1 lines deleted...]
-      <c r="K45" s="9"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
     </row>
     <row r="46" spans="1:11" ht="20.25" customHeight="1">
       <c r="A46" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C46" s="9" t="s">
+      <c r="C46" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D46" s="9"/>
+      <c r="D46" s="27"/>
       <c r="E46" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="F46" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H46" s="9" t="s">
+      <c r="F46" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="27"/>
+      <c r="H46" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I46" s="9"/>
-[...1 lines deleted...]
-      <c r="K46" s="9"/>
+      <c r="I46" s="27"/>
+      <c r="J46" s="27"/>
+      <c r="K46" s="27"/>
     </row>
     <row r="47" spans="1:11" ht="21" customHeight="1">
       <c r="A47" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C47" s="9" t="s">
+      <c r="C47" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D47" s="9"/>
+      <c r="D47" s="27"/>
       <c r="E47" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="F47" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H47" s="9" t="s">
+      <c r="F47" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="27"/>
+      <c r="H47" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="I47" s="9"/>
-[...1 lines deleted...]
-      <c r="K47" s="9"/>
+      <c r="I47" s="27"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="27"/>
     </row>
     <row r="48" spans="1:11" ht="11.25" customHeight="1">
       <c r="A48" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C48" s="9" t="s">
+      <c r="C48" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D48" s="9"/>
+      <c r="D48" s="27"/>
       <c r="E48" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H48" s="9" t="s">
+      <c r="F48" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="27"/>
+      <c r="H48" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="I48" s="9"/>
-[...1 lines deleted...]
-      <c r="K48" s="9"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
     </row>
     <row r="49" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="50" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A50" s="10" t="s">
+      <c r="A50" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="10"/>
-[...1 lines deleted...]
-      <c r="D50" s="10"/>
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
+      <c r="D50" s="25"/>
       <c r="E50" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="F50" s="11"/>
-[...4 lines deleted...]
-      <c r="K50" s="11"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
     </row>
     <row r="51" spans="1:11" ht="11.25" customHeight="1">
       <c r="A51" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="C51" s="9" t="s">
+      <c r="C51" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D51" s="9"/>
+      <c r="D51" s="27"/>
       <c r="E51" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="F51" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H51" s="9" t="s">
+      <c r="F51" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="27"/>
+      <c r="H51" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="I51" s="9"/>
-[...1 lines deleted...]
-      <c r="K51" s="9"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="27"/>
     </row>
     <row r="52" spans="1:11" ht="11.25" customHeight="1">
       <c r="A52" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C52" s="9" t="s">
+      <c r="C52" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D52" s="9"/>
+      <c r="D52" s="27"/>
       <c r="E52" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="F52" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H52" s="9" t="s">
+      <c r="F52" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="27"/>
+      <c r="H52" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="I52" s="9"/>
-[...1 lines deleted...]
-      <c r="K52" s="9"/>
+      <c r="I52" s="27"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="27"/>
     </row>
     <row r="53" spans="1:11" ht="21" customHeight="1">
       <c r="A53" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="C53" s="9" t="s">
+      <c r="C53" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D53" s="9"/>
+      <c r="D53" s="27"/>
       <c r="E53" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="F53" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H53" s="9" t="s">
+      <c r="F53" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="27"/>
+      <c r="H53" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="I53" s="9"/>
-[...1 lines deleted...]
-      <c r="K53" s="9"/>
+      <c r="I53" s="27"/>
+      <c r="J53" s="27"/>
+      <c r="K53" s="27"/>
     </row>
     <row r="54" spans="1:11" ht="20.25" customHeight="1">
       <c r="A54" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="C54" s="9" t="s">
+      <c r="C54" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D54" s="9"/>
+      <c r="D54" s="27"/>
       <c r="E54" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="F54" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H54" s="9" t="s">
+      <c r="F54" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="27"/>
+      <c r="H54" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="I54" s="9"/>
-[...1 lines deleted...]
-      <c r="K54" s="9"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
     </row>
     <row r="55" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="56" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A56" s="10" t="s">
+      <c r="A56" s="25" t="s">
         <v>96</v>
       </c>
-      <c r="B56" s="10"/>
-[...1 lines deleted...]
-      <c r="D56" s="10"/>
+      <c r="B56" s="25"/>
+      <c r="C56" s="25"/>
+      <c r="D56" s="25"/>
       <c r="E56" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="F56" s="11"/>
-[...4 lines deleted...]
-      <c r="K56" s="11"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="26"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="26"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="26"/>
     </row>
     <row r="57" spans="1:11" ht="12" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C57" s="9" t="s">
+      <c r="C57" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D57" s="9"/>
+      <c r="D57" s="27"/>
       <c r="E57" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H57" s="9" t="s">
+      <c r="F57" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="27"/>
+      <c r="H57" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="I57" s="9"/>
-[...1 lines deleted...]
-      <c r="K57" s="9"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="27"/>
     </row>
     <row r="58" spans="1:11" ht="11.25" customHeight="1">
       <c r="A58" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C58" s="9" t="s">
+      <c r="C58" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D58" s="9"/>
+      <c r="D58" s="27"/>
       <c r="E58" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="F58" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H58" s="9" t="s">
+      <c r="F58" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="27"/>
+      <c r="H58" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="I58" s="9"/>
-[...1 lines deleted...]
-      <c r="K58" s="9"/>
+      <c r="I58" s="27"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="27"/>
     </row>
     <row r="59" spans="1:11" ht="11.25" customHeight="1">
       <c r="A59" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C59" s="9" t="s">
+      <c r="C59" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D59" s="9"/>
+      <c r="D59" s="27"/>
       <c r="E59" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="F59" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H59" s="9" t="s">
+      <c r="F59" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="I59" s="9"/>
-[...1 lines deleted...]
-      <c r="K59" s="9"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
     </row>
     <row r="60" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="61" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A61" s="10" t="s">
+      <c r="A61" s="25" t="s">
         <v>104</v>
       </c>
-      <c r="B61" s="10"/>
-[...1 lines deleted...]
-      <c r="D61" s="10"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
       <c r="E61" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="F61" s="11"/>
-[...4 lines deleted...]
-      <c r="K61" s="11"/>
+      <c r="F61" s="26"/>
+      <c r="G61" s="26"/>
+      <c r="H61" s="26"/>
+      <c r="I61" s="26"/>
+      <c r="J61" s="26"/>
+      <c r="K61" s="26"/>
     </row>
     <row r="62" spans="1:11" ht="20.25" customHeight="1">
       <c r="A62" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C62" s="9" t="s">
+      <c r="C62" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D62" s="9"/>
+      <c r="D62" s="27"/>
       <c r="E62" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="F62" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H62" s="9" t="s">
+      <c r="F62" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="I62" s="9"/>
-[...1 lines deleted...]
-      <c r="K62" s="9"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
     </row>
     <row r="63" spans="1:11" ht="21" customHeight="1">
       <c r="A63" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C63" s="9" t="s">
+      <c r="C63" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D63" s="9"/>
+      <c r="D63" s="27"/>
       <c r="E63" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="F63" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H63" s="9" t="s">
+      <c r="F63" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="27"/>
+      <c r="H63" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="I63" s="9"/>
-[...1 lines deleted...]
-      <c r="K63" s="9"/>
+      <c r="I63" s="27"/>
+      <c r="J63" s="27"/>
+      <c r="K63" s="27"/>
     </row>
     <row r="64" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="65" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A65" s="10" t="s">
+      <c r="A65" s="25" t="s">
         <v>111</v>
       </c>
-      <c r="B65" s="10"/>
-[...1 lines deleted...]
-      <c r="D65" s="10"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
       <c r="E65" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="F65" s="11"/>
-[...4 lines deleted...]
-      <c r="K65" s="11"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="26"/>
+      <c r="I65" s="26"/>
+      <c r="J65" s="26"/>
+      <c r="K65" s="26"/>
     </row>
     <row r="66" spans="1:11" ht="11.25" customHeight="1">
       <c r="A66" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="C66" s="9" t="s">
+      <c r="C66" s="27" t="s">
         <v>115</v>
       </c>
-      <c r="D66" s="9"/>
+      <c r="D66" s="27"/>
       <c r="E66" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="F66" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H66" s="9" t="s">
+      <c r="F66" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="27"/>
+      <c r="H66" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="I66" s="9"/>
-[...1 lines deleted...]
-      <c r="K66" s="9"/>
+      <c r="I66" s="27"/>
+      <c r="J66" s="27"/>
+      <c r="K66" s="27"/>
     </row>
     <row r="67" spans="1:11" ht="11.25" customHeight="1">
       <c r="A67" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="9" t="s">
+      <c r="C67" s="27" t="s">
         <v>119</v>
       </c>
-      <c r="D67" s="9"/>
+      <c r="D67" s="27"/>
       <c r="E67" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="F67" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H67" s="9" t="s">
+      <c r="F67" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="27"/>
+      <c r="H67" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I67" s="9"/>
-[...1 lines deleted...]
-      <c r="K67" s="9"/>
+      <c r="I67" s="27"/>
+      <c r="J67" s="27"/>
+      <c r="K67" s="27"/>
     </row>
     <row r="68" spans="1:11" ht="11.25" customHeight="1">
       <c r="A68" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="C68" s="9" t="s">
+      <c r="C68" s="27" t="s">
         <v>119</v>
       </c>
-      <c r="D68" s="9"/>
+      <c r="D68" s="27"/>
       <c r="E68" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="F68" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H68" s="9" t="s">
+      <c r="F68" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="27"/>
+      <c r="H68" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="9"/>
-[...1 lines deleted...]
-      <c r="K68" s="9"/>
+      <c r="I68" s="27"/>
+      <c r="J68" s="27"/>
+      <c r="K68" s="27"/>
     </row>
     <row r="69" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="70" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A70" s="10" t="s">
+      <c r="A70" s="25" t="s">
         <v>122</v>
       </c>
-      <c r="B70" s="10"/>
-[...1 lines deleted...]
-      <c r="D70" s="10"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
       <c r="E70" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="F70" s="11"/>
-[...4 lines deleted...]
-      <c r="K70" s="11"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="26"/>
+      <c r="H70" s="26"/>
+      <c r="I70" s="26"/>
+      <c r="J70" s="26"/>
+      <c r="K70" s="26"/>
     </row>
     <row r="71" spans="1:11" ht="12" customHeight="1">
       <c r="A71" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="C71" s="9" t="s">
+      <c r="C71" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D71" s="9"/>
+      <c r="D71" s="27"/>
       <c r="E71" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H71" s="9" t="s">
+      <c r="F71" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="27"/>
+      <c r="H71" s="27" t="s">
         <v>127</v>
       </c>
-      <c r="I71" s="9"/>
-[...1 lines deleted...]
-      <c r="K71" s="9"/>
+      <c r="I71" s="27"/>
+      <c r="J71" s="27"/>
+      <c r="K71" s="27"/>
     </row>
     <row r="72" spans="1:11" ht="11.25" customHeight="1">
       <c r="A72" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="C72" s="9" t="s">
+      <c r="C72" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="D72" s="9"/>
+      <c r="D72" s="27"/>
       <c r="E72" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H72" s="9" t="s">
+      <c r="F72" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="27"/>
+      <c r="H72" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="I72" s="9"/>
-[...1 lines deleted...]
-      <c r="K72" s="9"/>
+      <c r="I72" s="27"/>
+      <c r="J72" s="27"/>
+      <c r="K72" s="27"/>
     </row>
     <row r="73" spans="1:11" ht="11.25" customHeight="1">
       <c r="A73" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="C73" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D73" s="9"/>
+      <c r="D73" s="27"/>
       <c r="E73" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H73" s="9" t="s">
+      <c r="F73" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="27"/>
+      <c r="H73" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I73" s="9"/>
-[...1 lines deleted...]
-      <c r="K73" s="9"/>
+      <c r="I73" s="27"/>
+      <c r="J73" s="27"/>
+      <c r="K73" s="27"/>
     </row>
     <row r="74" spans="1:11" ht="20.25" customHeight="1">
       <c r="A74" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="C74" s="9" t="s">
+      <c r="C74" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D74" s="9"/>
+      <c r="D74" s="27"/>
       <c r="E74" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="F74" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H74" s="9" t="s">
+      <c r="F74" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="27"/>
+      <c r="H74" s="27" t="s">
         <v>139</v>
       </c>
-      <c r="I74" s="9"/>
-[...1 lines deleted...]
-      <c r="K74" s="9"/>
+      <c r="I74" s="27"/>
+      <c r="J74" s="27"/>
+      <c r="K74" s="27"/>
     </row>
     <row r="75" spans="1:11" ht="11.25" customHeight="1">
       <c r="A75" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="C75" s="9" t="s">
+      <c r="C75" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D75" s="9"/>
+      <c r="D75" s="27"/>
       <c r="E75" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="F75" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H75" s="9" t="s">
+      <c r="F75" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="27"/>
+      <c r="H75" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I75" s="9"/>
-[...1 lines deleted...]
-      <c r="K75" s="9"/>
+      <c r="I75" s="27"/>
+      <c r="J75" s="27"/>
+      <c r="K75" s="27"/>
     </row>
     <row r="76" spans="1:11" ht="12" customHeight="1">
       <c r="A76" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="C76" s="9" t="s">
+      <c r="C76" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D76" s="9"/>
+      <c r="D76" s="27"/>
       <c r="E76" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="F76" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H76" s="9" t="s">
+      <c r="F76" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="27"/>
+      <c r="H76" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I76" s="9"/>
-[...1 lines deleted...]
-      <c r="K76" s="9"/>
+      <c r="I76" s="27"/>
+      <c r="J76" s="27"/>
+      <c r="K76" s="27"/>
     </row>
     <row r="77" spans="1:11" ht="11.25" customHeight="1">
       <c r="A77" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="C77" s="9" t="s">
+      <c r="C77" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D77" s="9"/>
+      <c r="D77" s="27"/>
       <c r="E77" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="F77" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H77" s="9" t="s">
+      <c r="F77" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="27"/>
+      <c r="H77" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I77" s="9"/>
-[...1 lines deleted...]
-      <c r="K77" s="9"/>
+      <c r="I77" s="27"/>
+      <c r="J77" s="27"/>
+      <c r="K77" s="27"/>
     </row>
     <row r="78" spans="1:11" ht="11.25" customHeight="1">
       <c r="A78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="C78" s="9" t="s">
+      <c r="C78" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D78" s="9"/>
+      <c r="D78" s="27"/>
       <c r="E78" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="F78" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H78" s="9" t="s">
+      <c r="F78" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G78" s="27"/>
+      <c r="H78" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I78" s="9"/>
-[...1 lines deleted...]
-      <c r="K78" s="9"/>
+      <c r="I78" s="27"/>
+      <c r="J78" s="27"/>
+      <c r="K78" s="27"/>
     </row>
     <row r="79" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="80" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A80" s="10" t="s">
+      <c r="A80" s="25" t="s">
         <v>148</v>
       </c>
-      <c r="B80" s="10"/>
-[...1 lines deleted...]
-      <c r="D80" s="10"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="25"/>
       <c r="E80" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="F80" s="11"/>
-[...4 lines deleted...]
-      <c r="K80" s="11"/>
+      <c r="F80" s="26"/>
+      <c r="G80" s="26"/>
+      <c r="H80" s="26"/>
+      <c r="I80" s="26"/>
+      <c r="J80" s="26"/>
+      <c r="K80" s="26"/>
     </row>
     <row r="81" spans="1:11" ht="11.25" customHeight="1">
       <c r="A81" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="C81" s="9" t="s">
+      <c r="C81" s="27" t="s">
         <v>152</v>
       </c>
-      <c r="D81" s="9"/>
+      <c r="D81" s="27"/>
       <c r="E81" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="F81" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H81" s="9" t="s">
+      <c r="F81" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="27"/>
+      <c r="H81" s="27" t="s">
         <v>154</v>
       </c>
-      <c r="I81" s="9"/>
-[...1 lines deleted...]
-      <c r="K81" s="9"/>
+      <c r="I81" s="27"/>
+      <c r="J81" s="27"/>
+      <c r="K81" s="27"/>
     </row>
     <row r="82" spans="1:11" ht="21" customHeight="1">
       <c r="A82" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="C82" s="9" t="s">
+      <c r="C82" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D82" s="9"/>
+      <c r="D82" s="27"/>
       <c r="E82" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="F82" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H82" s="9" t="s">
+      <c r="F82" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="27"/>
+      <c r="H82" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="I82" s="9"/>
-[...1 lines deleted...]
-      <c r="K82" s="9"/>
+      <c r="I82" s="27"/>
+      <c r="J82" s="27"/>
+      <c r="K82" s="27"/>
     </row>
     <row r="83" spans="1:11" ht="20.25" customHeight="1">
       <c r="A83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="C83" s="9" t="s">
+      <c r="C83" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D83" s="9"/>
+      <c r="D83" s="27"/>
       <c r="E83" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="F83" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H83" s="9" t="s">
+      <c r="F83" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G83" s="27"/>
+      <c r="H83" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="I83" s="9"/>
-[...1 lines deleted...]
-      <c r="K83" s="9"/>
+      <c r="I83" s="27"/>
+      <c r="J83" s="27"/>
+      <c r="K83" s="27"/>
     </row>
     <row r="84" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="85" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A85" s="10" t="s">
+      <c r="A85" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="B85" s="10"/>
-[...1 lines deleted...]
-      <c r="D85" s="10"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
       <c r="E85" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="F85" s="11"/>
-[...4 lines deleted...]
-      <c r="K85" s="11"/>
+      <c r="F85" s="26"/>
+      <c r="G85" s="26"/>
+      <c r="H85" s="26"/>
+      <c r="I85" s="26"/>
+      <c r="J85" s="26"/>
+      <c r="K85" s="26"/>
     </row>
     <row r="86" spans="1:11" ht="21" customHeight="1">
       <c r="A86" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B86" s="5"/>
-      <c r="C86" s="9" t="s">
+      <c r="C86" s="27" t="s">
         <v>164</v>
       </c>
-      <c r="D86" s="9"/>
+      <c r="D86" s="27"/>
       <c r="E86" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="F86" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H86" s="9" t="s">
+      <c r="F86" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="27"/>
+      <c r="H86" s="27" t="s">
         <v>166</v>
       </c>
-      <c r="I86" s="9"/>
-[...1 lines deleted...]
-      <c r="K86" s="9"/>
+      <c r="I86" s="27"/>
+      <c r="J86" s="27"/>
+      <c r="K86" s="27"/>
     </row>
     <row r="87" spans="1:11" ht="11.25" customHeight="1">
       <c r="A87" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="C87" s="9" t="s">
+      <c r="C87" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D87" s="9"/>
+      <c r="D87" s="27"/>
       <c r="E87" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="F87" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H87" s="9" t="s">
+      <c r="F87" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="27"/>
+      <c r="H87" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="I87" s="9"/>
-[...1 lines deleted...]
-      <c r="K87" s="9"/>
+      <c r="I87" s="27"/>
+      <c r="J87" s="27"/>
+      <c r="K87" s="27"/>
     </row>
     <row r="88" spans="1:11" ht="11.25" customHeight="1">
       <c r="A88" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="C88" s="9" t="s">
+      <c r="C88" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D88" s="9"/>
+      <c r="D88" s="27"/>
       <c r="E88" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="F88" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H88" s="9" t="s">
+      <c r="F88" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="27"/>
+      <c r="H88" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="I88" s="9"/>
-[...1 lines deleted...]
-      <c r="K88" s="9"/>
+      <c r="I88" s="27"/>
+      <c r="J88" s="27"/>
+      <c r="K88" s="27"/>
     </row>
     <row r="89" spans="1:11" ht="11.25" customHeight="1">
       <c r="A89" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="C89" s="9" t="s">
+      <c r="C89" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D89" s="9"/>
+      <c r="D89" s="27"/>
       <c r="E89" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="F89" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H89" s="9" t="s">
+      <c r="F89" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="27"/>
+      <c r="H89" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I89" s="9"/>
-[...1 lines deleted...]
-      <c r="K89" s="9"/>
+      <c r="I89" s="27"/>
+      <c r="J89" s="27"/>
+      <c r="K89" s="27"/>
     </row>
     <row r="90" spans="1:11" ht="11.25" customHeight="1">
       <c r="A90" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="C90" s="9" t="s">
+      <c r="C90" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D90" s="9"/>
+      <c r="D90" s="27"/>
       <c r="E90" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="F90" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H90" s="9" t="s">
+      <c r="F90" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="27"/>
+      <c r="H90" s="27" t="s">
         <v>179</v>
       </c>
-      <c r="I90" s="9"/>
-[...1 lines deleted...]
-      <c r="K90" s="9"/>
+      <c r="I90" s="27"/>
+      <c r="J90" s="27"/>
+      <c r="K90" s="27"/>
     </row>
     <row r="91" spans="1:11" ht="11.25" customHeight="1">
       <c r="A91" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="C91" s="9" t="s">
+      <c r="C91" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D91" s="9"/>
+      <c r="D91" s="27"/>
       <c r="E91" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="F91" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H91" s="9" t="s">
+      <c r="F91" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="27"/>
+      <c r="H91" s="27" t="s">
         <v>183</v>
       </c>
-      <c r="I91" s="9"/>
-[...1 lines deleted...]
-      <c r="K91" s="9"/>
+      <c r="I91" s="27"/>
+      <c r="J91" s="27"/>
+      <c r="K91" s="27"/>
     </row>
     <row r="92" spans="1:11" ht="11.25" customHeight="1">
       <c r="A92" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="C92" s="9" t="s">
+      <c r="C92" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D92" s="9"/>
+      <c r="D92" s="27"/>
       <c r="E92" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="F92" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H92" s="9" t="s">
+      <c r="F92" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="27"/>
+      <c r="H92" s="27" t="s">
         <v>187</v>
       </c>
-      <c r="I92" s="9"/>
-[...1 lines deleted...]
-      <c r="K92" s="9"/>
+      <c r="I92" s="27"/>
+      <c r="J92" s="27"/>
+      <c r="K92" s="27"/>
     </row>
     <row r="93" spans="1:11" ht="21" customHeight="1">
       <c r="A93" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="C93" s="9" t="s">
+      <c r="C93" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D93" s="9"/>
+      <c r="D93" s="27"/>
       <c r="E93" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="F93" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H93" s="9" t="s">
+      <c r="F93" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G93" s="27"/>
+      <c r="H93" s="27" t="s">
         <v>187</v>
       </c>
-      <c r="I93" s="9"/>
-[...1 lines deleted...]
-      <c r="K93" s="9"/>
+      <c r="I93" s="27"/>
+      <c r="J93" s="27"/>
+      <c r="K93" s="27"/>
     </row>
     <row r="94" spans="1:11" ht="11.25" customHeight="1">
       <c r="A94" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="C94" s="9" t="s">
+      <c r="C94" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D94" s="9"/>
+      <c r="D94" s="27"/>
       <c r="E94" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="F94" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H94" s="9" t="s">
+      <c r="F94" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G94" s="27"/>
+      <c r="H94" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I94" s="9"/>
-[...1 lines deleted...]
-      <c r="K94" s="9"/>
+      <c r="I94" s="27"/>
+      <c r="J94" s="27"/>
+      <c r="K94" s="27"/>
     </row>
     <row r="95" spans="1:11" ht="11.25" customHeight="1">
       <c r="A95" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="C95" s="9" t="s">
+      <c r="C95" s="27" t="s">
         <v>195</v>
       </c>
-      <c r="D95" s="9"/>
+      <c r="D95" s="27"/>
       <c r="E95" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="F95" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H95" s="9" t="s">
+      <c r="F95" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="27"/>
+      <c r="H95" s="27" t="s">
         <v>197</v>
       </c>
-      <c r="I95" s="9"/>
-[...1 lines deleted...]
-      <c r="K95" s="9"/>
+      <c r="I95" s="27"/>
+      <c r="J95" s="27"/>
+      <c r="K95" s="27"/>
     </row>
     <row r="96" spans="1:11" ht="11.25" customHeight="1">
       <c r="A96" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="C96" s="9" t="s">
+      <c r="C96" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D96" s="9"/>
+      <c r="D96" s="27"/>
       <c r="E96" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="F96" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H96" s="9" t="s">
+      <c r="F96" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="27"/>
+      <c r="H96" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="I96" s="9"/>
-[...1 lines deleted...]
-      <c r="K96" s="9"/>
+      <c r="I96" s="27"/>
+      <c r="J96" s="27"/>
+      <c r="K96" s="27"/>
     </row>
     <row r="97" spans="1:11" ht="11.25" customHeight="1">
       <c r="A97" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="C97" s="9" t="s">
+      <c r="C97" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D97" s="9"/>
+      <c r="D97" s="27"/>
       <c r="E97" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="F97" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H97" s="9" t="s">
+      <c r="F97" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G97" s="27"/>
+      <c r="H97" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="I97" s="9"/>
-[...1 lines deleted...]
-      <c r="K97" s="9"/>
+      <c r="I97" s="27"/>
+      <c r="J97" s="27"/>
+      <c r="K97" s="27"/>
     </row>
     <row r="98" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="99" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A99" s="10" t="s">
+      <c r="A99" s="25" t="s">
         <v>203</v>
       </c>
-      <c r="B99" s="10"/>
-[...1 lines deleted...]
-      <c r="D99" s="10"/>
+      <c r="B99" s="25"/>
+      <c r="C99" s="25"/>
+      <c r="D99" s="25"/>
       <c r="E99" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="F99" s="11"/>
-[...4 lines deleted...]
-      <c r="K99" s="11"/>
+      <c r="F99" s="26"/>
+      <c r="G99" s="26"/>
+      <c r="H99" s="26"/>
+      <c r="I99" s="26"/>
+      <c r="J99" s="26"/>
+      <c r="K99" s="26"/>
     </row>
     <row r="100" spans="1:11" ht="12" customHeight="1">
       <c r="A100" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="C100" s="9" t="s">
+      <c r="C100" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D100" s="9"/>
+      <c r="D100" s="27"/>
       <c r="E100" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="F100" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H100" s="9" t="s">
+      <c r="F100" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G100" s="27"/>
+      <c r="H100" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="I100" s="9"/>
-[...1 lines deleted...]
-      <c r="K100" s="9"/>
+      <c r="I100" s="27"/>
+      <c r="J100" s="27"/>
+      <c r="K100" s="27"/>
     </row>
     <row r="101" spans="1:11" ht="11.25" customHeight="1">
       <c r="A101" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="C101" s="9" t="s">
+      <c r="C101" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D101" s="9"/>
+      <c r="D101" s="27"/>
       <c r="E101" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="F101" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H101" s="9" t="s">
+      <c r="F101" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G101" s="27"/>
+      <c r="H101" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="I101" s="9"/>
-[...1 lines deleted...]
-      <c r="K101" s="9"/>
+      <c r="I101" s="27"/>
+      <c r="J101" s="27"/>
+      <c r="K101" s="27"/>
     </row>
     <row r="102" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="103" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A103" s="10" t="s">
+      <c r="A103" s="25" t="s">
         <v>209</v>
       </c>
-      <c r="B103" s="10"/>
-[...1 lines deleted...]
-      <c r="D103" s="10"/>
+      <c r="B103" s="25"/>
+      <c r="C103" s="25"/>
+      <c r="D103" s="25"/>
       <c r="E103" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="F103" s="11"/>
-[...4 lines deleted...]
-      <c r="K103" s="11"/>
+      <c r="F103" s="26"/>
+      <c r="G103" s="26"/>
+      <c r="H103" s="26"/>
+      <c r="I103" s="26"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="26"/>
     </row>
     <row r="104" spans="1:11" ht="11.25" customHeight="1">
       <c r="A104" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="C104" s="9" t="s">
+      <c r="C104" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="D104" s="9"/>
+      <c r="D104" s="27"/>
       <c r="E104" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="F104" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H104" s="9" t="s">
+      <c r="F104" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G104" s="27"/>
+      <c r="H104" s="27" t="s">
         <v>214</v>
       </c>
-      <c r="I104" s="9"/>
-[...1 lines deleted...]
-      <c r="K104" s="9"/>
+      <c r="I104" s="27"/>
+      <c r="J104" s="27"/>
+      <c r="K104" s="27"/>
     </row>
     <row r="105" spans="1:11" ht="11.25" customHeight="1">
       <c r="A105" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="C105" s="9" t="s">
+      <c r="C105" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="D105" s="9"/>
+      <c r="D105" s="27"/>
       <c r="E105" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="F105" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H105" s="9" t="s">
+      <c r="F105" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="27"/>
+      <c r="H105" s="27" t="s">
         <v>214</v>
       </c>
-      <c r="I105" s="9"/>
-[...1 lines deleted...]
-      <c r="K105" s="9"/>
+      <c r="I105" s="27"/>
+      <c r="J105" s="27"/>
+      <c r="K105" s="27"/>
     </row>
     <row r="106" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="107" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A107" s="10" t="s">
+      <c r="A107" s="25" t="s">
         <v>216</v>
       </c>
-      <c r="B107" s="10"/>
-[...1 lines deleted...]
-      <c r="D107" s="10"/>
+      <c r="B107" s="25"/>
+      <c r="C107" s="25"/>
+      <c r="D107" s="25"/>
       <c r="E107" s="7" t="s">
         <v>217</v>
       </c>
-      <c r="F107" s="11"/>
-[...4 lines deleted...]
-      <c r="K107" s="11"/>
+      <c r="F107" s="26"/>
+      <c r="G107" s="26"/>
+      <c r="H107" s="26"/>
+      <c r="I107" s="26"/>
+      <c r="J107" s="26"/>
+      <c r="K107" s="26"/>
     </row>
     <row r="108" spans="1:11" ht="11.25" customHeight="1">
       <c r="A108" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="C108" s="9" t="s">
+      <c r="C108" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D108" s="9"/>
+      <c r="D108" s="27"/>
       <c r="E108" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="F108" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H108" s="9" t="s">
+      <c r="F108" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="27"/>
+      <c r="H108" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="I108" s="9"/>
-[...1 lines deleted...]
-      <c r="K108" s="9"/>
+      <c r="I108" s="27"/>
+      <c r="J108" s="27"/>
+      <c r="K108" s="27"/>
     </row>
     <row r="109" spans="1:11" ht="11.25" customHeight="1">
       <c r="A109" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="C109" s="9" t="s">
+      <c r="C109" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D109" s="9"/>
+      <c r="D109" s="27"/>
       <c r="E109" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="F109" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H109" s="9" t="s">
+      <c r="F109" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="27"/>
+      <c r="H109" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="I109" s="9"/>
-[...1 lines deleted...]
-      <c r="K109" s="9"/>
+      <c r="I109" s="27"/>
+      <c r="J109" s="27"/>
+      <c r="K109" s="27"/>
     </row>
     <row r="110" spans="1:11" ht="11.25" customHeight="1">
       <c r="A110" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="C110" s="9" t="s">
+      <c r="C110" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D110" s="9"/>
+      <c r="D110" s="27"/>
       <c r="E110" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="F110" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H110" s="9" t="s">
+      <c r="F110" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="27"/>
+      <c r="H110" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="I110" s="9"/>
-[...1 lines deleted...]
-      <c r="K110" s="9"/>
+      <c r="I110" s="27"/>
+      <c r="J110" s="27"/>
+      <c r="K110" s="27"/>
     </row>
     <row r="111" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="112" spans="1:11" ht="12" customHeight="1">
-      <c r="A112" s="10" t="s">
+      <c r="A112" s="25" t="s">
         <v>223</v>
       </c>
-      <c r="B112" s="10"/>
-[...1 lines deleted...]
-      <c r="D112" s="10"/>
+      <c r="B112" s="25"/>
+      <c r="C112" s="25"/>
+      <c r="D112" s="25"/>
       <c r="E112" s="7" t="s">
         <v>224</v>
       </c>
-      <c r="F112" s="11"/>
-[...4 lines deleted...]
-      <c r="K112" s="11"/>
+      <c r="F112" s="26"/>
+      <c r="G112" s="26"/>
+      <c r="H112" s="26"/>
+      <c r="I112" s="26"/>
+      <c r="J112" s="26"/>
+      <c r="K112" s="26"/>
     </row>
     <row r="113" spans="1:11" ht="11.25" customHeight="1">
       <c r="A113" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="C113" s="9" t="s">
+      <c r="C113" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D113" s="9"/>
+      <c r="D113" s="27"/>
       <c r="E113" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="F113" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H113" s="9" t="s">
+      <c r="F113" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="27"/>
+      <c r="H113" s="27" t="s">
         <v>228</v>
       </c>
-      <c r="I113" s="9"/>
-[...1 lines deleted...]
-      <c r="K113" s="9"/>
+      <c r="I113" s="27"/>
+      <c r="J113" s="27"/>
+      <c r="K113" s="27"/>
     </row>
     <row r="114" spans="1:11" ht="11.25" customHeight="1">
       <c r="A114" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="C114" s="9" t="s">
+      <c r="C114" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D114" s="9"/>
+      <c r="D114" s="27"/>
       <c r="E114" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="F114" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H114" s="9" t="s">
+      <c r="F114" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="27"/>
+      <c r="H114" s="27" t="s">
         <v>228</v>
       </c>
-      <c r="I114" s="9"/>
-[...1 lines deleted...]
-      <c r="K114" s="9"/>
+      <c r="I114" s="27"/>
+      <c r="J114" s="27"/>
+      <c r="K114" s="27"/>
     </row>
     <row r="115" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="116" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A116" s="10" t="s">
+      <c r="A116" s="25" t="s">
         <v>230</v>
       </c>
-      <c r="B116" s="10"/>
-[...1 lines deleted...]
-      <c r="D116" s="10"/>
+      <c r="B116" s="25"/>
+      <c r="C116" s="25"/>
+      <c r="D116" s="25"/>
       <c r="E116" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="F116" s="11"/>
-[...4 lines deleted...]
-      <c r="K116" s="11"/>
+      <c r="F116" s="26"/>
+      <c r="G116" s="26"/>
+      <c r="H116" s="26"/>
+      <c r="I116" s="26"/>
+      <c r="J116" s="26"/>
+      <c r="K116" s="26"/>
     </row>
     <row r="117" spans="1:11" ht="11.25" customHeight="1">
       <c r="A117" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="C117" s="9" t="s">
+      <c r="C117" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D117" s="9"/>
+      <c r="D117" s="27"/>
       <c r="E117" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="F117" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H117" s="9" t="s">
+      <c r="F117" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G117" s="27"/>
+      <c r="H117" s="27" t="s">
         <v>235</v>
       </c>
-      <c r="I117" s="9"/>
-[...1 lines deleted...]
-      <c r="K117" s="9"/>
+      <c r="I117" s="27"/>
+      <c r="J117" s="27"/>
+      <c r="K117" s="27"/>
     </row>
     <row r="118" spans="1:11" ht="11.25" customHeight="1">
       <c r="A118" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="C118" s="9" t="s">
+      <c r="C118" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D118" s="9"/>
+      <c r="D118" s="27"/>
       <c r="E118" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="F118" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H118" s="9" t="s">
+      <c r="F118" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="27"/>
+      <c r="H118" s="27" t="s">
         <v>235</v>
       </c>
-      <c r="I118" s="9"/>
-[...1 lines deleted...]
-      <c r="K118" s="9"/>
+      <c r="I118" s="27"/>
+      <c r="J118" s="27"/>
+      <c r="K118" s="27"/>
     </row>
     <row r="119" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="120" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A120" s="10" t="s">
+      <c r="A120" s="25" t="s">
         <v>237</v>
       </c>
-      <c r="B120" s="10"/>
-[...1 lines deleted...]
-      <c r="D120" s="10"/>
+      <c r="B120" s="25"/>
+      <c r="C120" s="25"/>
+      <c r="D120" s="25"/>
       <c r="E120" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="F120" s="11"/>
-[...4 lines deleted...]
-      <c r="K120" s="11"/>
+      <c r="F120" s="26"/>
+      <c r="G120" s="26"/>
+      <c r="H120" s="26"/>
+      <c r="I120" s="26"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="26"/>
     </row>
     <row r="121" spans="1:11" ht="11.25" customHeight="1">
       <c r="A121" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="C121" s="9" t="s">
+      <c r="C121" s="27" t="s">
         <v>241</v>
       </c>
-      <c r="D121" s="9"/>
+      <c r="D121" s="27"/>
       <c r="E121" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="F121" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H121" s="9" t="s">
+      <c r="F121" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="27"/>
+      <c r="H121" s="27" t="s">
         <v>243</v>
       </c>
-      <c r="I121" s="9"/>
-[...1 lines deleted...]
-      <c r="K121" s="9"/>
+      <c r="I121" s="27"/>
+      <c r="J121" s="27"/>
+      <c r="K121" s="27"/>
     </row>
     <row r="122" spans="1:11" ht="11.25" customHeight="1">
       <c r="A122" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="C122" s="9" t="s">
+      <c r="C122" s="27" t="s">
         <v>246</v>
       </c>
-      <c r="D122" s="9"/>
+      <c r="D122" s="27"/>
       <c r="E122" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="F122" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H122" s="9" t="s">
+      <c r="F122" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="27"/>
+      <c r="H122" s="27" t="s">
         <v>248</v>
       </c>
-      <c r="I122" s="9"/>
-[...1 lines deleted...]
-      <c r="K122" s="9"/>
+      <c r="I122" s="27"/>
+      <c r="J122" s="27"/>
+      <c r="K122" s="27"/>
     </row>
     <row r="123" spans="1:11" ht="12" customHeight="1">
       <c r="A123" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="C123" s="9" t="s">
+      <c r="C123" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D123" s="9"/>
+      <c r="D123" s="27"/>
       <c r="E123" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="F123" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H123" s="9" t="s">
+      <c r="F123" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="27"/>
+      <c r="H123" s="27" t="s">
         <v>252</v>
       </c>
-      <c r="I123" s="9"/>
-[...1 lines deleted...]
-      <c r="K123" s="9"/>
+      <c r="I123" s="27"/>
+      <c r="J123" s="27"/>
+      <c r="K123" s="27"/>
     </row>
     <row r="124" spans="1:11" ht="20.25" customHeight="1">
       <c r="A124" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="C124" s="9" t="s">
+      <c r="C124" s="27" t="s">
         <v>255</v>
       </c>
-      <c r="D124" s="9"/>
+      <c r="D124" s="27"/>
       <c r="E124" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="F124" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H124" s="9" t="s">
+      <c r="F124" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G124" s="27"/>
+      <c r="H124" s="27" t="s">
         <v>257</v>
       </c>
-      <c r="I124" s="9"/>
-[...1 lines deleted...]
-      <c r="K124" s="9"/>
+      <c r="I124" s="27"/>
+      <c r="J124" s="27"/>
+      <c r="K124" s="27"/>
     </row>
     <row r="125" spans="1:11" ht="11.25" customHeight="1">
       <c r="A125" s="4" t="s">
         <v>258</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="C125" s="9" t="s">
+      <c r="C125" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D125" s="9"/>
+      <c r="D125" s="27"/>
       <c r="E125" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="F125" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H125" s="9" t="s">
+      <c r="F125" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G125" s="27"/>
+      <c r="H125" s="27" t="s">
         <v>261</v>
       </c>
-      <c r="I125" s="9"/>
-[...1 lines deleted...]
-      <c r="K125" s="9"/>
+      <c r="I125" s="27"/>
+      <c r="J125" s="27"/>
+      <c r="K125" s="27"/>
     </row>
     <row r="126" spans="1:11" ht="11.25" customHeight="1">
       <c r="A126" s="4" t="s">
         <v>262</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="C126" s="9" t="s">
+      <c r="C126" s="27" t="s">
         <v>264</v>
       </c>
-      <c r="D126" s="9"/>
+      <c r="D126" s="27"/>
       <c r="E126" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="F126" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H126" s="9" t="s">
+      <c r="F126" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G126" s="27"/>
+      <c r="H126" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="I126" s="9"/>
-[...1 lines deleted...]
-      <c r="K126" s="9"/>
+      <c r="I126" s="27"/>
+      <c r="J126" s="27"/>
+      <c r="K126" s="27"/>
     </row>
     <row r="127" spans="1:11" ht="11.25" customHeight="1">
       <c r="A127" s="4" t="s">
         <v>266</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="C127" s="9" t="s">
+      <c r="C127" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D127" s="9"/>
+      <c r="D127" s="27"/>
       <c r="E127" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="F127" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H127" s="9" t="s">
+      <c r="F127" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G127" s="27"/>
+      <c r="H127" s="27" t="s">
         <v>269</v>
       </c>
-      <c r="I127" s="9"/>
-[...1 lines deleted...]
-      <c r="K127" s="9"/>
+      <c r="I127" s="27"/>
+      <c r="J127" s="27"/>
+      <c r="K127" s="27"/>
     </row>
     <row r="128" spans="1:11" ht="21" customHeight="1">
       <c r="A128" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="C128" s="9" t="s">
+      <c r="C128" s="27" t="s">
         <v>272</v>
       </c>
-      <c r="D128" s="9"/>
+      <c r="D128" s="27"/>
       <c r="E128" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="F128" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H128" s="9" t="s">
+      <c r="F128" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="27"/>
+      <c r="H128" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="I128" s="9"/>
-[...1 lines deleted...]
-      <c r="K128" s="9"/>
+      <c r="I128" s="27"/>
+      <c r="J128" s="27"/>
+      <c r="K128" s="27"/>
     </row>
     <row r="129" spans="1:11" ht="11.25" customHeight="1">
       <c r="A129" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="C129" s="9" t="s">
+      <c r="C129" s="27" t="s">
         <v>277</v>
       </c>
-      <c r="D129" s="9"/>
+      <c r="D129" s="27"/>
       <c r="E129" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="F129" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H129" s="9" t="s">
+      <c r="F129" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="27"/>
+      <c r="H129" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I129" s="9"/>
-[...1 lines deleted...]
-      <c r="K129" s="9"/>
+      <c r="I129" s="27"/>
+      <c r="J129" s="27"/>
+      <c r="K129" s="27"/>
     </row>
     <row r="130" spans="1:11" ht="11.25" customHeight="1">
       <c r="A130" s="4" t="s">
         <v>279</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="C130" s="9" t="s">
+      <c r="C130" s="27" t="s">
         <v>281</v>
       </c>
-      <c r="D130" s="9"/>
+      <c r="D130" s="27"/>
       <c r="E130" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="F130" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H130" s="9" t="s">
+      <c r="F130" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G130" s="27"/>
+      <c r="H130" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I130" s="9"/>
-[...1 lines deleted...]
-      <c r="K130" s="9"/>
+      <c r="I130" s="27"/>
+      <c r="J130" s="27"/>
+      <c r="K130" s="27"/>
     </row>
     <row r="131" spans="1:11" ht="21" customHeight="1">
       <c r="A131" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="C131" s="9" t="s">
+      <c r="C131" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D131" s="9"/>
+      <c r="D131" s="27"/>
       <c r="E131" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="F131" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H131" s="9" t="s">
+      <c r="F131" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G131" s="27"/>
+      <c r="H131" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="I131" s="9"/>
-[...1 lines deleted...]
-      <c r="K131" s="9"/>
+      <c r="I131" s="27"/>
+      <c r="J131" s="27"/>
+      <c r="K131" s="27"/>
     </row>
     <row r="132" spans="1:11" ht="11.25" customHeight="1">
       <c r="A132" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="C132" s="9" t="s">
+      <c r="C132" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D132" s="9"/>
+      <c r="D132" s="27"/>
       <c r="E132" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="F132" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H132" s="9" t="s">
+      <c r="F132" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G132" s="27"/>
+      <c r="H132" s="27" t="s">
         <v>290</v>
       </c>
-      <c r="I132" s="9"/>
-[...1 lines deleted...]
-      <c r="K132" s="9"/>
+      <c r="I132" s="27"/>
+      <c r="J132" s="27"/>
+      <c r="K132" s="27"/>
     </row>
     <row r="133" spans="1:11" ht="11.25" customHeight="1">
       <c r="A133" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="C133" s="9" t="s">
+      <c r="C133" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D133" s="9"/>
+      <c r="D133" s="27"/>
       <c r="E133" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="F133" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H133" s="9" t="s">
+      <c r="F133" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="27"/>
+      <c r="H133" s="27" t="s">
         <v>290</v>
       </c>
-      <c r="I133" s="9"/>
-[...1 lines deleted...]
-      <c r="K133" s="9"/>
+      <c r="I133" s="27"/>
+      <c r="J133" s="27"/>
+      <c r="K133" s="27"/>
     </row>
     <row r="134" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="135" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A135" s="10" t="s">
+      <c r="A135" s="25" t="s">
         <v>292</v>
       </c>
-      <c r="B135" s="10"/>
-[...1 lines deleted...]
-      <c r="D135" s="10"/>
+      <c r="B135" s="25"/>
+      <c r="C135" s="25"/>
+      <c r="D135" s="25"/>
       <c r="E135" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="F135" s="11"/>
-[...4 lines deleted...]
-      <c r="K135" s="11"/>
+      <c r="F135" s="26"/>
+      <c r="G135" s="26"/>
+      <c r="H135" s="26"/>
+      <c r="I135" s="26"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="26"/>
     </row>
     <row r="136" spans="1:11" ht="11.25" customHeight="1">
       <c r="A136" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="C136" s="9" t="s">
+      <c r="C136" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D136" s="9"/>
+      <c r="D136" s="27"/>
       <c r="E136" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="F136" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H136" s="9" t="s">
+      <c r="F136" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G136" s="27"/>
+      <c r="H136" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="I136" s="9"/>
-[...1 lines deleted...]
-      <c r="K136" s="9"/>
+      <c r="I136" s="27"/>
+      <c r="J136" s="27"/>
+      <c r="K136" s="27"/>
     </row>
     <row r="137" spans="1:11" ht="11.25" customHeight="1">
       <c r="A137" s="4" t="s">
         <v>297</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="C137" s="9" t="s">
+      <c r="C137" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D137" s="9"/>
+      <c r="D137" s="27"/>
       <c r="E137" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="F137" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H137" s="9" t="s">
+      <c r="F137" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="27"/>
+      <c r="H137" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I137" s="9"/>
-[...1 lines deleted...]
-      <c r="K137" s="9"/>
+      <c r="I137" s="27"/>
+      <c r="J137" s="27"/>
+      <c r="K137" s="27"/>
     </row>
     <row r="138" spans="1:11" ht="21" customHeight="1">
       <c r="A138" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="C138" s="9" t="s">
+      <c r="C138" s="27" t="s">
         <v>302</v>
       </c>
-      <c r="D138" s="9"/>
+      <c r="D138" s="27"/>
       <c r="E138" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="F138" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H138" s="9" t="s">
+      <c r="F138" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G138" s="27"/>
+      <c r="H138" s="27" t="s">
         <v>304</v>
       </c>
-      <c r="I138" s="9"/>
-[...1 lines deleted...]
-      <c r="K138" s="9"/>
+      <c r="I138" s="27"/>
+      <c r="J138" s="27"/>
+      <c r="K138" s="27"/>
     </row>
     <row r="139" spans="1:11" ht="11.25" customHeight="1">
       <c r="A139" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="C139" s="9" t="s">
+      <c r="C139" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D139" s="9"/>
+      <c r="D139" s="27"/>
       <c r="E139" s="6" t="s">
         <v>307</v>
       </c>
-      <c r="F139" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H139" s="9" t="s">
+      <c r="F139" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G139" s="27"/>
+      <c r="H139" s="27" t="s">
         <v>308</v>
       </c>
-      <c r="I139" s="9"/>
-[...1 lines deleted...]
-      <c r="K139" s="9"/>
+      <c r="I139" s="27"/>
+      <c r="J139" s="27"/>
+      <c r="K139" s="27"/>
     </row>
     <row r="140" spans="1:11" ht="11.25" customHeight="1">
       <c r="A140" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="C140" s="9" t="s">
+      <c r="C140" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D140" s="9"/>
+      <c r="D140" s="27"/>
       <c r="E140" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="F140" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H140" s="9" t="s">
+      <c r="F140" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G140" s="27"/>
+      <c r="H140" s="27" t="s">
         <v>308</v>
       </c>
-      <c r="I140" s="9"/>
-[...1 lines deleted...]
-      <c r="K140" s="9"/>
+      <c r="I140" s="27"/>
+      <c r="J140" s="27"/>
+      <c r="K140" s="27"/>
     </row>
     <row r="141" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="142" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A142" s="10" t="s">
+      <c r="A142" s="25" t="s">
         <v>310</v>
       </c>
-      <c r="B142" s="10"/>
-[...1 lines deleted...]
-      <c r="D142" s="10"/>
+      <c r="B142" s="25"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="25"/>
       <c r="E142" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="F142" s="11"/>
-[...4 lines deleted...]
-      <c r="K142" s="11"/>
+      <c r="F142" s="26"/>
+      <c r="G142" s="26"/>
+      <c r="H142" s="26"/>
+      <c r="I142" s="26"/>
+      <c r="J142" s="26"/>
+      <c r="K142" s="26"/>
     </row>
     <row r="143" spans="1:11" ht="11.25" customHeight="1">
       <c r="A143" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="C143" s="9" t="s">
+      <c r="C143" s="27" t="s">
         <v>314</v>
       </c>
-      <c r="D143" s="9"/>
+      <c r="D143" s="27"/>
       <c r="E143" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="F143" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H143" s="9" t="s">
+      <c r="F143" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="27"/>
+      <c r="H143" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="I143" s="9"/>
-[...1 lines deleted...]
-      <c r="K143" s="9"/>
+      <c r="I143" s="27"/>
+      <c r="J143" s="27"/>
+      <c r="K143" s="27"/>
     </row>
     <row r="144" spans="1:11" ht="11.25" customHeight="1">
       <c r="A144" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="C144" s="9" t="s">
+      <c r="C144" s="27" t="s">
         <v>318</v>
       </c>
-      <c r="D144" s="9"/>
+      <c r="D144" s="27"/>
       <c r="E144" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="F144" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H144" s="9" t="s">
+      <c r="F144" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="27"/>
+      <c r="H144" s="27" t="s">
         <v>320</v>
       </c>
-      <c r="I144" s="9"/>
-[...1 lines deleted...]
-      <c r="K144" s="9"/>
+      <c r="I144" s="27"/>
+      <c r="J144" s="27"/>
+      <c r="K144" s="27"/>
     </row>
     <row r="145" spans="1:11" ht="21" customHeight="1">
       <c r="A145" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="C145" s="9" t="s">
+      <c r="C145" s="27" t="s">
         <v>323</v>
       </c>
-      <c r="D145" s="9"/>
+      <c r="D145" s="27"/>
       <c r="E145" s="6" t="s">
         <v>324</v>
       </c>
-      <c r="F145" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H145" s="9" t="s">
+      <c r="F145" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G145" s="27"/>
+      <c r="H145" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="I145" s="9"/>
-[...1 lines deleted...]
-      <c r="K145" s="9"/>
+      <c r="I145" s="27"/>
+      <c r="J145" s="27"/>
+      <c r="K145" s="27"/>
     </row>
     <row r="146" spans="1:11" ht="11.25" customHeight="1">
       <c r="A146" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="C146" s="9" t="s">
+      <c r="C146" s="27" t="s">
         <v>323</v>
       </c>
-      <c r="D146" s="9"/>
+      <c r="D146" s="27"/>
       <c r="E146" s="6" t="s">
         <v>325</v>
       </c>
-      <c r="F146" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H146" s="9" t="s">
+      <c r="F146" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G146" s="27"/>
+      <c r="H146" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="I146" s="9"/>
-[...1 lines deleted...]
-      <c r="K146" s="9"/>
+      <c r="I146" s="27"/>
+      <c r="J146" s="27"/>
+      <c r="K146" s="27"/>
     </row>
     <row r="147" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="148" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A148" s="10" t="s">
+      <c r="A148" s="25" t="s">
         <v>326</v>
       </c>
-      <c r="B148" s="10"/>
-[...1 lines deleted...]
-      <c r="D148" s="10"/>
+      <c r="B148" s="25"/>
+      <c r="C148" s="25"/>
+      <c r="D148" s="25"/>
       <c r="E148" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="F148" s="11"/>
-[...4 lines deleted...]
-      <c r="K148" s="11"/>
+      <c r="F148" s="26"/>
+      <c r="G148" s="26"/>
+      <c r="H148" s="26"/>
+      <c r="I148" s="26"/>
+      <c r="J148" s="26"/>
+      <c r="K148" s="26"/>
     </row>
     <row r="149" spans="1:11" ht="21" customHeight="1">
       <c r="A149" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="C149" s="9" t="s">
+      <c r="C149" s="27" t="s">
         <v>330</v>
       </c>
-      <c r="D149" s="9"/>
+      <c r="D149" s="27"/>
       <c r="E149" s="6" t="s">
         <v>331</v>
       </c>
-      <c r="F149" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H149" s="9" t="s">
+      <c r="F149" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G149" s="27"/>
+      <c r="H149" s="27" t="s">
         <v>332</v>
       </c>
-      <c r="I149" s="9"/>
-[...1 lines deleted...]
-      <c r="K149" s="9"/>
+      <c r="I149" s="27"/>
+      <c r="J149" s="27"/>
+      <c r="K149" s="27"/>
     </row>
     <row r="150" spans="1:11" ht="20.25" customHeight="1">
       <c r="A150" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="C150" s="9" t="s">
+      <c r="C150" s="27" t="s">
         <v>330</v>
       </c>
-      <c r="D150" s="9"/>
+      <c r="D150" s="27"/>
       <c r="E150" s="6" t="s">
         <v>333</v>
       </c>
-      <c r="F150" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H150" s="9" t="s">
+      <c r="F150" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G150" s="27"/>
+      <c r="H150" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I150" s="9"/>
-[...1 lines deleted...]
-      <c r="K150" s="9"/>
+      <c r="I150" s="27"/>
+      <c r="J150" s="27"/>
+      <c r="K150" s="27"/>
     </row>
     <row r="151" spans="1:11" ht="21" customHeight="1">
       <c r="A151" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="C151" s="9" t="s">
+      <c r="C151" s="27" t="s">
         <v>330</v>
       </c>
-      <c r="D151" s="9"/>
+      <c r="D151" s="27"/>
       <c r="E151" s="6" t="s">
         <v>335</v>
       </c>
-      <c r="F151" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H151" s="9" t="s">
+      <c r="F151" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G151" s="27"/>
+      <c r="H151" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I151" s="9"/>
-[...1 lines deleted...]
-      <c r="K151" s="9"/>
+      <c r="I151" s="27"/>
+      <c r="J151" s="27"/>
+      <c r="K151" s="27"/>
     </row>
     <row r="152" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="153" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A153" s="10" t="s">
+      <c r="A153" s="25" t="s">
         <v>336</v>
       </c>
-      <c r="B153" s="10"/>
-[...1 lines deleted...]
-      <c r="D153" s="10"/>
+      <c r="B153" s="25"/>
+      <c r="C153" s="25"/>
+      <c r="D153" s="25"/>
       <c r="E153" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="F153" s="11"/>
-[...4 lines deleted...]
-      <c r="K153" s="11"/>
+      <c r="F153" s="26"/>
+      <c r="G153" s="26"/>
+      <c r="H153" s="26"/>
+      <c r="I153" s="26"/>
+      <c r="J153" s="26"/>
+      <c r="K153" s="26"/>
     </row>
     <row r="154" spans="1:11" ht="20.25" customHeight="1">
       <c r="A154" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="C154" s="9" t="s">
+      <c r="C154" s="27" t="s">
         <v>302</v>
       </c>
-      <c r="D154" s="9"/>
+      <c r="D154" s="27"/>
       <c r="E154" s="6" t="s">
         <v>340</v>
       </c>
-      <c r="F154" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H154" s="9" t="s">
+      <c r="F154" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G154" s="27"/>
+      <c r="H154" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I154" s="9"/>
-[...1 lines deleted...]
-      <c r="K154" s="9"/>
+      <c r="I154" s="27"/>
+      <c r="J154" s="27"/>
+      <c r="K154" s="27"/>
     </row>
     <row r="155" spans="1:11" ht="21" customHeight="1">
       <c r="A155" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="C155" s="9" t="s">
+      <c r="C155" s="27" t="s">
         <v>302</v>
       </c>
-      <c r="D155" s="9"/>
+      <c r="D155" s="27"/>
       <c r="E155" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="F155" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H155" s="9" t="s">
+      <c r="F155" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G155" s="27"/>
+      <c r="H155" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I155" s="9"/>
-[...1 lines deleted...]
-      <c r="K155" s="9"/>
+      <c r="I155" s="27"/>
+      <c r="J155" s="27"/>
+      <c r="K155" s="27"/>
     </row>
     <row r="156" spans="1:11" ht="20.25" customHeight="1">
       <c r="A156" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="C156" s="9" t="s">
+      <c r="C156" s="27" t="s">
         <v>302</v>
       </c>
-      <c r="D156" s="9"/>
+      <c r="D156" s="27"/>
       <c r="E156" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="F156" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H156" s="9" t="s">
+      <c r="F156" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G156" s="27"/>
+      <c r="H156" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I156" s="9"/>
-[...1 lines deleted...]
-      <c r="K156" s="9"/>
+      <c r="I156" s="27"/>
+      <c r="J156" s="27"/>
+      <c r="K156" s="27"/>
     </row>
     <row r="157" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="158" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A158" s="10" t="s">
+      <c r="A158" s="25" t="s">
         <v>343</v>
       </c>
-      <c r="B158" s="10"/>
-[...1 lines deleted...]
-      <c r="D158" s="10"/>
+      <c r="B158" s="25"/>
+      <c r="C158" s="25"/>
+      <c r="D158" s="25"/>
       <c r="E158" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="F158" s="11"/>
-[...4 lines deleted...]
-      <c r="K158" s="11"/>
+      <c r="F158" s="26"/>
+      <c r="G158" s="26"/>
+      <c r="H158" s="26"/>
+      <c r="I158" s="26"/>
+      <c r="J158" s="26"/>
+      <c r="K158" s="26"/>
     </row>
     <row r="159" spans="1:11" ht="12" customHeight="1">
       <c r="A159" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="C159" s="9" t="s">
+      <c r="C159" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D159" s="9"/>
+      <c r="D159" s="27"/>
       <c r="E159" s="6" t="s">
         <v>347</v>
       </c>
-      <c r="F159" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H159" s="9" t="s">
+      <c r="F159" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G159" s="27"/>
+      <c r="H159" s="27" t="s">
         <v>348</v>
       </c>
-      <c r="I159" s="9"/>
-[...1 lines deleted...]
-      <c r="K159" s="9"/>
+      <c r="I159" s="27"/>
+      <c r="J159" s="27"/>
+      <c r="K159" s="27"/>
     </row>
     <row r="160" spans="1:11" ht="11.25" customHeight="1">
       <c r="A160" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="C160" s="9" t="s">
+      <c r="C160" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D160" s="9"/>
+      <c r="D160" s="27"/>
       <c r="E160" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="F160" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H160" s="9" t="s">
+      <c r="F160" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G160" s="27"/>
+      <c r="H160" s="27" t="s">
         <v>348</v>
       </c>
-      <c r="I160" s="9"/>
-[...1 lines deleted...]
-      <c r="K160" s="9"/>
+      <c r="I160" s="27"/>
+      <c r="J160" s="27"/>
+      <c r="K160" s="27"/>
     </row>
     <row r="161" spans="1:11" ht="11.25" customHeight="1">
       <c r="A161" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="C161" s="9" t="s">
+      <c r="C161" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D161" s="9"/>
+      <c r="D161" s="27"/>
       <c r="E161" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="F161" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H161" s="9" t="s">
+      <c r="F161" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G161" s="27"/>
+      <c r="H161" s="27" t="s">
         <v>348</v>
       </c>
-      <c r="I161" s="9"/>
-[...1 lines deleted...]
-      <c r="K161" s="9"/>
+      <c r="I161" s="27"/>
+      <c r="J161" s="27"/>
+      <c r="K161" s="27"/>
     </row>
     <row r="162" spans="1:11" ht="11.25" customHeight="1">
       <c r="A162" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="C162" s="9" t="s">
+      <c r="C162" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D162" s="9"/>
+      <c r="D162" s="27"/>
       <c r="E162" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="F162" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H162" s="9" t="s">
+      <c r="F162" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G162" s="27"/>
+      <c r="H162" s="27" t="s">
         <v>348</v>
       </c>
-      <c r="I162" s="9"/>
-[...1 lines deleted...]
-      <c r="K162" s="9"/>
+      <c r="I162" s="27"/>
+      <c r="J162" s="27"/>
+      <c r="K162" s="27"/>
     </row>
     <row r="163" spans="1:11" ht="11.25" customHeight="1">
       <c r="A163" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="C163" s="9" t="s">
+      <c r="C163" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D163" s="9"/>
+      <c r="D163" s="27"/>
       <c r="E163" s="6" t="s">
         <v>352</v>
       </c>
-      <c r="F163" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H163" s="9" t="s">
+      <c r="F163" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G163" s="27"/>
+      <c r="H163" s="27" t="s">
         <v>348</v>
       </c>
-      <c r="I163" s="9"/>
-[...1 lines deleted...]
-      <c r="K163" s="9"/>
+      <c r="I163" s="27"/>
+      <c r="J163" s="27"/>
+      <c r="K163" s="27"/>
     </row>
     <row r="164" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="165" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A165" s="10" t="s">
+      <c r="A165" s="25" t="s">
         <v>353</v>
       </c>
-      <c r="B165" s="10"/>
-[...1 lines deleted...]
-      <c r="D165" s="10"/>
+      <c r="B165" s="25"/>
+      <c r="C165" s="25"/>
+      <c r="D165" s="25"/>
       <c r="E165" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="F165" s="11"/>
-[...4 lines deleted...]
-      <c r="K165" s="11"/>
+      <c r="F165" s="26"/>
+      <c r="G165" s="26"/>
+      <c r="H165" s="26"/>
+      <c r="I165" s="26"/>
+      <c r="J165" s="26"/>
+      <c r="K165" s="26"/>
     </row>
     <row r="166" spans="1:11" ht="21" customHeight="1">
       <c r="A166" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="C166" s="9" t="s">
+      <c r="C166" s="27" t="s">
         <v>357</v>
       </c>
-      <c r="D166" s="9"/>
+      <c r="D166" s="27"/>
       <c r="E166" s="6" t="s">
         <v>358</v>
       </c>
-      <c r="F166" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H166" s="9" t="s">
+      <c r="F166" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G166" s="27"/>
+      <c r="H166" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I166" s="9"/>
-[...1 lines deleted...]
-      <c r="K166" s="9"/>
+      <c r="I166" s="27"/>
+      <c r="J166" s="27"/>
+      <c r="K166" s="27"/>
     </row>
     <row r="167" spans="1:11" ht="20.25" customHeight="1">
       <c r="A167" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="C167" s="9" t="s">
+      <c r="C167" s="27" t="s">
         <v>357</v>
       </c>
-      <c r="D167" s="9"/>
+      <c r="D167" s="27"/>
       <c r="E167" s="6" t="s">
         <v>359</v>
       </c>
-      <c r="F167" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H167" s="9" t="s">
+      <c r="F167" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G167" s="27"/>
+      <c r="H167" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="I167" s="9"/>
-[...1 lines deleted...]
-      <c r="K167" s="9"/>
+      <c r="I167" s="27"/>
+      <c r="J167" s="27"/>
+      <c r="K167" s="27"/>
     </row>
     <row r="168" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="169" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A169" s="10" t="s">
+      <c r="A169" s="25" t="s">
         <v>360</v>
       </c>
-      <c r="B169" s="10"/>
-[...1 lines deleted...]
-      <c r="D169" s="10"/>
+      <c r="B169" s="25"/>
+      <c r="C169" s="25"/>
+      <c r="D169" s="25"/>
       <c r="E169" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="F169" s="11"/>
-[...4 lines deleted...]
-      <c r="K169" s="11"/>
+      <c r="F169" s="26"/>
+      <c r="G169" s="26"/>
+      <c r="H169" s="26"/>
+      <c r="I169" s="26"/>
+      <c r="J169" s="26"/>
+      <c r="K169" s="26"/>
     </row>
     <row r="170" spans="1:11" ht="11.25" customHeight="1">
       <c r="A170" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="C170" s="9" t="s">
+      <c r="C170" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D170" s="9"/>
+      <c r="D170" s="27"/>
       <c r="E170" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="F170" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H170" s="9" t="s">
+      <c r="F170" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G170" s="27"/>
+      <c r="H170" s="27" t="s">
         <v>365</v>
       </c>
-      <c r="I170" s="9"/>
-[...1 lines deleted...]
-      <c r="K170" s="9"/>
+      <c r="I170" s="27"/>
+      <c r="J170" s="27"/>
+      <c r="K170" s="27"/>
     </row>
     <row r="171" spans="1:11" ht="11.25" customHeight="1">
       <c r="A171" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="C171" s="9" t="s">
+      <c r="C171" s="27" t="s">
         <v>368</v>
       </c>
-      <c r="D171" s="9"/>
+      <c r="D171" s="27"/>
       <c r="E171" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="F171" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H171" s="9" t="s">
+      <c r="F171" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G171" s="27"/>
+      <c r="H171" s="27" t="s">
         <v>370</v>
       </c>
-      <c r="I171" s="9"/>
-[...1 lines deleted...]
-      <c r="K171" s="9"/>
+      <c r="I171" s="27"/>
+      <c r="J171" s="27"/>
+      <c r="K171" s="27"/>
     </row>
     <row r="172" spans="1:11" ht="12" customHeight="1">
       <c r="A172" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="C172" s="9" t="s">
+      <c r="C172" s="27" t="s">
         <v>368</v>
       </c>
-      <c r="D172" s="9"/>
+      <c r="D172" s="27"/>
       <c r="E172" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="F172" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H172" s="9" t="s">
+      <c r="F172" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G172" s="27"/>
+      <c r="H172" s="27" t="s">
         <v>370</v>
       </c>
-      <c r="I172" s="9"/>
-[...1 lines deleted...]
-      <c r="K172" s="9"/>
+      <c r="I172" s="27"/>
+      <c r="J172" s="27"/>
+      <c r="K172" s="27"/>
     </row>
     <row r="173" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="174" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A174" s="10" t="s">
+      <c r="A174" s="25" t="s">
         <v>371</v>
       </c>
-      <c r="B174" s="10"/>
-[...1 lines deleted...]
-      <c r="D174" s="10"/>
+      <c r="B174" s="25"/>
+      <c r="C174" s="25"/>
+      <c r="D174" s="25"/>
       <c r="E174" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="F174" s="11"/>
-[...4 lines deleted...]
-      <c r="K174" s="11"/>
+      <c r="F174" s="26"/>
+      <c r="G174" s="26"/>
+      <c r="H174" s="26"/>
+      <c r="I174" s="26"/>
+      <c r="J174" s="26"/>
+      <c r="K174" s="26"/>
     </row>
     <row r="175" spans="1:11" ht="11.25" customHeight="1">
       <c r="A175" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="C175" s="9" t="s">
+      <c r="C175" s="27" t="s">
         <v>375</v>
       </c>
-      <c r="D175" s="9"/>
+      <c r="D175" s="27"/>
       <c r="E175" s="6" t="s">
         <v>376</v>
       </c>
-      <c r="F175" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H175" s="9" t="s">
+      <c r="F175" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G175" s="27"/>
+      <c r="H175" s="27" t="s">
         <v>377</v>
       </c>
-      <c r="I175" s="9"/>
-[...1 lines deleted...]
-      <c r="K175" s="9"/>
+      <c r="I175" s="27"/>
+      <c r="J175" s="27"/>
+      <c r="K175" s="27"/>
     </row>
     <row r="176" spans="1:11" ht="11.25" customHeight="1">
       <c r="A176" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="C176" s="9" t="s">
+      <c r="C176" s="27" t="s">
         <v>375</v>
       </c>
-      <c r="D176" s="9"/>
+      <c r="D176" s="27"/>
       <c r="E176" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="F176" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H176" s="9" t="s">
+      <c r="F176" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G176" s="27"/>
+      <c r="H176" s="27" t="s">
         <v>377</v>
       </c>
-      <c r="I176" s="9"/>
-[...1 lines deleted...]
-      <c r="K176" s="9"/>
+      <c r="I176" s="27"/>
+      <c r="J176" s="27"/>
+      <c r="K176" s="27"/>
     </row>
     <row r="177" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="178" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A178" s="10" t="s">
+      <c r="A178" s="25" t="s">
         <v>379</v>
       </c>
-      <c r="B178" s="10"/>
-[...1 lines deleted...]
-      <c r="D178" s="10"/>
+      <c r="B178" s="25"/>
+      <c r="C178" s="25"/>
+      <c r="D178" s="25"/>
       <c r="E178" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="F178" s="11"/>
-[...4 lines deleted...]
-      <c r="K178" s="11"/>
+      <c r="F178" s="26"/>
+      <c r="G178" s="26"/>
+      <c r="H178" s="26"/>
+      <c r="I178" s="26"/>
+      <c r="J178" s="26"/>
+      <c r="K178" s="26"/>
     </row>
     <row r="179" spans="1:11" ht="11.25" customHeight="1">
       <c r="A179" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="C179" s="9" t="s">
+      <c r="C179" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D179" s="9"/>
+      <c r="D179" s="27"/>
       <c r="E179" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="F179" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H179" s="9" t="s">
+      <c r="F179" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G179" s="27"/>
+      <c r="H179" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I179" s="9"/>
-[...1 lines deleted...]
-      <c r="K179" s="9"/>
+      <c r="I179" s="27"/>
+      <c r="J179" s="27"/>
+      <c r="K179" s="27"/>
     </row>
     <row r="180" spans="1:11" ht="11.25" customHeight="1">
       <c r="A180" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="C180" s="9" t="s">
+      <c r="C180" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D180" s="9"/>
+      <c r="D180" s="27"/>
       <c r="E180" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="F180" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H180" s="9" t="s">
+      <c r="F180" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G180" s="27"/>
+      <c r="H180" s="27" t="s">
         <v>183</v>
       </c>
-      <c r="I180" s="9"/>
-[...1 lines deleted...]
-      <c r="K180" s="9"/>
+      <c r="I180" s="27"/>
+      <c r="J180" s="27"/>
+      <c r="K180" s="27"/>
     </row>
     <row r="181" spans="1:11" ht="11.25" customHeight="1">
       <c r="A181" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="C181" s="9" t="s">
+      <c r="C181" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D181" s="9"/>
+      <c r="D181" s="27"/>
       <c r="E181" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="F181" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H181" s="9" t="s">
+      <c r="F181" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G181" s="27"/>
+      <c r="H181" s="27" t="s">
         <v>183</v>
       </c>
-      <c r="I181" s="9"/>
-[...1 lines deleted...]
-      <c r="K181" s="9"/>
+      <c r="I181" s="27"/>
+      <c r="J181" s="27"/>
+      <c r="K181" s="27"/>
     </row>
     <row r="182" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="183" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A183" s="10" t="s">
+      <c r="A183" s="25" t="s">
         <v>388</v>
       </c>
-      <c r="B183" s="10"/>
-[...1 lines deleted...]
-      <c r="D183" s="10"/>
+      <c r="B183" s="25"/>
+      <c r="C183" s="25"/>
+      <c r="D183" s="25"/>
       <c r="E183" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="F183" s="11"/>
-[...4 lines deleted...]
-      <c r="K183" s="11"/>
+      <c r="F183" s="26"/>
+      <c r="G183" s="26"/>
+      <c r="H183" s="26"/>
+      <c r="I183" s="26"/>
+      <c r="J183" s="26"/>
+      <c r="K183" s="26"/>
     </row>
     <row r="184" spans="1:11" ht="12" customHeight="1">
       <c r="A184" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="C184" s="9" t="s">
+      <c r="C184" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D184" s="9"/>
+      <c r="D184" s="27"/>
       <c r="E184" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="F184" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H184" s="9" t="s">
+      <c r="F184" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G184" s="27"/>
+      <c r="H184" s="27" t="s">
         <v>393</v>
       </c>
-      <c r="I184" s="9"/>
-[...1 lines deleted...]
-      <c r="K184" s="9"/>
+      <c r="I184" s="27"/>
+      <c r="J184" s="27"/>
+      <c r="K184" s="27"/>
     </row>
     <row r="185" spans="1:11" ht="11.25" customHeight="1">
       <c r="A185" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="C185" s="9" t="s">
+      <c r="C185" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D185" s="9"/>
+      <c r="D185" s="27"/>
       <c r="E185" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="F185" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H185" s="9" t="s">
+      <c r="F185" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G185" s="27"/>
+      <c r="H185" s="27" t="s">
         <v>393</v>
       </c>
-      <c r="I185" s="9"/>
-[...1 lines deleted...]
-      <c r="K185" s="9"/>
+      <c r="I185" s="27"/>
+      <c r="J185" s="27"/>
+      <c r="K185" s="27"/>
     </row>
     <row r="186" spans="1:11" ht="11.25" customHeight="1">
       <c r="A186" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="C186" s="9" t="s">
+      <c r="C186" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D186" s="9"/>
+      <c r="D186" s="27"/>
       <c r="E186" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="F186" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H186" s="9" t="s">
+      <c r="F186" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G186" s="27"/>
+      <c r="H186" s="27" t="s">
         <v>393</v>
       </c>
-      <c r="I186" s="9"/>
-[...1 lines deleted...]
-      <c r="K186" s="9"/>
+      <c r="I186" s="27"/>
+      <c r="J186" s="27"/>
+      <c r="K186" s="27"/>
     </row>
     <row r="187" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="188" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A188" s="10" t="s">
+      <c r="A188" s="25" t="s">
         <v>396</v>
       </c>
-      <c r="B188" s="10"/>
-[...1 lines deleted...]
-      <c r="D188" s="10"/>
+      <c r="B188" s="25"/>
+      <c r="C188" s="25"/>
+      <c r="D188" s="25"/>
       <c r="E188" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="F188" s="11"/>
-[...4 lines deleted...]
-      <c r="K188" s="11"/>
+      <c r="F188" s="26"/>
+      <c r="G188" s="26"/>
+      <c r="H188" s="26"/>
+      <c r="I188" s="26"/>
+      <c r="J188" s="26"/>
+      <c r="K188" s="26"/>
     </row>
     <row r="189" spans="1:11" ht="20.25" customHeight="1">
       <c r="A189" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="C189" s="9" t="s">
+      <c r="C189" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D189" s="9"/>
+      <c r="D189" s="27"/>
       <c r="E189" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="F189" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H189" s="9" t="s">
+      <c r="F189" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G189" s="27"/>
+      <c r="H189" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="I189" s="9"/>
-[...1 lines deleted...]
-      <c r="K189" s="9"/>
+      <c r="I189" s="27"/>
+      <c r="J189" s="27"/>
+      <c r="K189" s="27"/>
     </row>
     <row r="190" spans="1:11" ht="11.25" customHeight="1">
       <c r="A190" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="C190" s="9" t="s">
+      <c r="C190" s="27" t="s">
         <v>403</v>
       </c>
-      <c r="D190" s="9"/>
+      <c r="D190" s="27"/>
       <c r="E190" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="F190" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H190" s="9" t="s">
+      <c r="F190" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G190" s="27"/>
+      <c r="H190" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I190" s="9"/>
-[...1 lines deleted...]
-      <c r="K190" s="9"/>
+      <c r="I190" s="27"/>
+      <c r="J190" s="27"/>
+      <c r="K190" s="27"/>
     </row>
     <row r="191" spans="1:11" ht="12" customHeight="1">
       <c r="A191" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="C191" s="9" t="s">
+      <c r="C191" s="27" t="s">
         <v>403</v>
       </c>
-      <c r="D191" s="9"/>
+      <c r="D191" s="27"/>
       <c r="E191" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="F191" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H191" s="9" t="s">
+      <c r="F191" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G191" s="27"/>
+      <c r="H191" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I191" s="9"/>
-[...1 lines deleted...]
-      <c r="K191" s="9"/>
+      <c r="I191" s="27"/>
+      <c r="J191" s="27"/>
+      <c r="K191" s="27"/>
     </row>
     <row r="192" spans="1:11" ht="11.25" customHeight="1">
       <c r="A192" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="C192" s="9" t="s">
+      <c r="C192" s="27" t="s">
         <v>403</v>
       </c>
-      <c r="D192" s="9"/>
+      <c r="D192" s="27"/>
       <c r="E192" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="F192" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H192" s="9" t="s">
+      <c r="F192" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G192" s="27"/>
+      <c r="H192" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I192" s="9"/>
-[...1 lines deleted...]
-      <c r="K192" s="9"/>
+      <c r="I192" s="27"/>
+      <c r="J192" s="27"/>
+      <c r="K192" s="27"/>
     </row>
     <row r="193" spans="1:11" ht="11.25" customHeight="1">
       <c r="A193" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="C193" s="9" t="s">
+      <c r="C193" s="27" t="s">
         <v>403</v>
       </c>
-      <c r="D193" s="9"/>
+      <c r="D193" s="27"/>
       <c r="E193" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="F193" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H193" s="9" t="s">
+      <c r="F193" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G193" s="27"/>
+      <c r="H193" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I193" s="9"/>
-[...1 lines deleted...]
-      <c r="K193" s="9"/>
+      <c r="I193" s="27"/>
+      <c r="J193" s="27"/>
+      <c r="K193" s="27"/>
     </row>
     <row r="194" spans="1:11" ht="11.25" customHeight="1">
       <c r="A194" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="C194" s="9" t="s">
+      <c r="C194" s="27" t="s">
         <v>403</v>
       </c>
-      <c r="D194" s="9"/>
+      <c r="D194" s="27"/>
       <c r="E194" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="F194" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H194" s="9" t="s">
+      <c r="F194" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G194" s="27"/>
+      <c r="H194" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="I194" s="9"/>
-[...1 lines deleted...]
-      <c r="K194" s="9"/>
+      <c r="I194" s="27"/>
+      <c r="J194" s="27"/>
+      <c r="K194" s="27"/>
     </row>
     <row r="195" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="196" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A196" s="10" t="s">
+      <c r="A196" s="25" t="s">
         <v>409</v>
       </c>
-      <c r="B196" s="10"/>
-[...1 lines deleted...]
-      <c r="D196" s="10"/>
+      <c r="B196" s="25"/>
+      <c r="C196" s="25"/>
+      <c r="D196" s="25"/>
       <c r="E196" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="F196" s="11"/>
-[...4 lines deleted...]
-      <c r="K196" s="11"/>
+      <c r="F196" s="26"/>
+      <c r="G196" s="26"/>
+      <c r="H196" s="26"/>
+      <c r="I196" s="26"/>
+      <c r="J196" s="26"/>
+      <c r="K196" s="26"/>
     </row>
     <row r="197" spans="1:11" ht="21" customHeight="1">
       <c r="A197" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="C197" s="9" t="s">
+      <c r="C197" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D197" s="9"/>
+      <c r="D197" s="27"/>
       <c r="E197" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="F197" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H197" s="9" t="s">
+      <c r="F197" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G197" s="27"/>
+      <c r="H197" s="27" t="s">
         <v>414</v>
       </c>
-      <c r="I197" s="9"/>
-[...1 lines deleted...]
-      <c r="K197" s="9"/>
+      <c r="I197" s="27"/>
+      <c r="J197" s="27"/>
+      <c r="K197" s="27"/>
     </row>
     <row r="198" spans="1:11" ht="20.25" customHeight="1">
       <c r="A198" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="C198" s="9" t="s">
+      <c r="C198" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D198" s="9"/>
+      <c r="D198" s="27"/>
       <c r="E198" s="6" t="s">
         <v>417</v>
       </c>
-      <c r="F198" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H198" s="9" t="s">
+      <c r="F198" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G198" s="27"/>
+      <c r="H198" s="27" t="s">
         <v>418</v>
       </c>
-      <c r="I198" s="9"/>
-[...1 lines deleted...]
-      <c r="K198" s="9"/>
+      <c r="I198" s="27"/>
+      <c r="J198" s="27"/>
+      <c r="K198" s="27"/>
     </row>
     <row r="199" spans="1:11" ht="11.25" customHeight="1">
       <c r="A199" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="C199" s="9" t="s">
+      <c r="C199" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D199" s="9"/>
+      <c r="D199" s="27"/>
       <c r="E199" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="F199" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H199" s="9" t="s">
+      <c r="F199" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G199" s="27"/>
+      <c r="H199" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="I199" s="9"/>
-[...1 lines deleted...]
-      <c r="K199" s="9"/>
+      <c r="I199" s="27"/>
+      <c r="J199" s="27"/>
+      <c r="K199" s="27"/>
     </row>
     <row r="200" spans="1:11" ht="11.25" customHeight="1">
       <c r="A200" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="C200" s="9" t="s">
+      <c r="C200" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D200" s="9"/>
+      <c r="D200" s="27"/>
       <c r="E200" s="6" t="s">
         <v>422</v>
       </c>
-      <c r="F200" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H200" s="9" t="s">
+      <c r="F200" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G200" s="27"/>
+      <c r="H200" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="I200" s="9"/>
-[...1 lines deleted...]
-      <c r="K200" s="9"/>
+      <c r="I200" s="27"/>
+      <c r="J200" s="27"/>
+      <c r="K200" s="27"/>
     </row>
     <row r="201" spans="1:11" ht="11.25" customHeight="1">
       <c r="A201" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="C201" s="9" t="s">
+      <c r="C201" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D201" s="9"/>
+      <c r="D201" s="27"/>
       <c r="E201" s="6" t="s">
         <v>423</v>
       </c>
-      <c r="F201" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H201" s="9" t="s">
+      <c r="F201" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G201" s="27"/>
+      <c r="H201" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="I201" s="9"/>
-[...1 lines deleted...]
-      <c r="K201" s="9"/>
+      <c r="I201" s="27"/>
+      <c r="J201" s="27"/>
+      <c r="K201" s="27"/>
     </row>
     <row r="202" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="203" spans="1:11" ht="12" customHeight="1">
-      <c r="A203" s="10" t="s">
+      <c r="A203" s="25" t="s">
         <v>424</v>
       </c>
-      <c r="B203" s="10"/>
-[...1 lines deleted...]
-      <c r="D203" s="10"/>
+      <c r="B203" s="25"/>
+      <c r="C203" s="25"/>
+      <c r="D203" s="25"/>
       <c r="E203" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="F203" s="11"/>
-[...4 lines deleted...]
-      <c r="K203" s="11"/>
+      <c r="F203" s="26"/>
+      <c r="G203" s="26"/>
+      <c r="H203" s="26"/>
+      <c r="I203" s="26"/>
+      <c r="J203" s="26"/>
+      <c r="K203" s="26"/>
     </row>
     <row r="204" spans="1:11" ht="11.25" customHeight="1">
       <c r="A204" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="C204" s="9" t="s">
+      <c r="C204" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D204" s="9"/>
+      <c r="D204" s="27"/>
       <c r="E204" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="F204" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H204" s="9" t="s">
+      <c r="F204" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G204" s="27"/>
+      <c r="H204" s="27" t="s">
         <v>429</v>
       </c>
-      <c r="I204" s="9"/>
-[...1 lines deleted...]
-      <c r="K204" s="9"/>
+      <c r="I204" s="27"/>
+      <c r="J204" s="27"/>
+      <c r="K204" s="27"/>
     </row>
     <row r="205" spans="1:11" ht="11.25" customHeight="1">
       <c r="A205" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="C205" s="9" t="s">
+      <c r="C205" s="27" t="s">
         <v>115</v>
       </c>
-      <c r="D205" s="9"/>
+      <c r="D205" s="27"/>
       <c r="E205" s="6" t="s">
         <v>432</v>
       </c>
-      <c r="F205" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H205" s="9" t="s">
+      <c r="F205" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G205" s="27"/>
+      <c r="H205" s="27" t="s">
         <v>433</v>
       </c>
-      <c r="I205" s="9"/>
-[...1 lines deleted...]
-      <c r="K205" s="9"/>
+      <c r="I205" s="27"/>
+      <c r="J205" s="27"/>
+      <c r="K205" s="27"/>
     </row>
     <row r="206" spans="1:11" ht="11.25" customHeight="1">
       <c r="A206" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="C206" s="9" t="s">
+      <c r="C206" s="27" t="s">
         <v>115</v>
       </c>
-      <c r="D206" s="9"/>
+      <c r="D206" s="27"/>
       <c r="E206" s="6" t="s">
         <v>434</v>
       </c>
-      <c r="F206" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H206" s="9" t="s">
+      <c r="F206" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G206" s="27"/>
+      <c r="H206" s="27" t="s">
         <v>433</v>
       </c>
-      <c r="I206" s="9"/>
-[...1 lines deleted...]
-      <c r="K206" s="9"/>
+      <c r="I206" s="27"/>
+      <c r="J206" s="27"/>
+      <c r="K206" s="27"/>
     </row>
     <row r="207" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="208" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A208" s="10" t="s">
+      <c r="A208" s="25" t="s">
         <v>435</v>
       </c>
-      <c r="B208" s="10"/>
-[...1 lines deleted...]
-      <c r="D208" s="10"/>
+      <c r="B208" s="25"/>
+      <c r="C208" s="25"/>
+      <c r="D208" s="25"/>
       <c r="E208" s="7" t="s">
         <v>436</v>
       </c>
-      <c r="F208" s="11"/>
-[...4 lines deleted...]
-      <c r="K208" s="11"/>
+      <c r="F208" s="26"/>
+      <c r="G208" s="26"/>
+      <c r="H208" s="26"/>
+      <c r="I208" s="26"/>
+      <c r="J208" s="26"/>
+      <c r="K208" s="26"/>
     </row>
     <row r="209" spans="1:11" ht="20.25" customHeight="1">
       <c r="A209" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C209" s="9" t="s">
+      <c r="C209" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D209" s="9"/>
+      <c r="D209" s="27"/>
       <c r="E209" s="6" t="s">
         <v>439</v>
       </c>
-      <c r="F209" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H209" s="9" t="s">
+      <c r="F209" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G209" s="27"/>
+      <c r="H209" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="I209" s="9"/>
-[...1 lines deleted...]
-      <c r="K209" s="9"/>
+      <c r="I209" s="27"/>
+      <c r="J209" s="27"/>
+      <c r="K209" s="27"/>
     </row>
     <row r="210" spans="1:11" ht="21" customHeight="1">
       <c r="A210" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C210" s="9" t="s">
+      <c r="C210" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D210" s="9"/>
+      <c r="D210" s="27"/>
       <c r="E210" s="6" t="s">
         <v>440</v>
       </c>
-      <c r="F210" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H210" s="9" t="s">
+      <c r="F210" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G210" s="27"/>
+      <c r="H210" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="I210" s="9"/>
-[...1 lines deleted...]
-      <c r="K210" s="9"/>
+      <c r="I210" s="27"/>
+      <c r="J210" s="27"/>
+      <c r="K210" s="27"/>
     </row>
     <row r="211" spans="1:11" ht="21" customHeight="1">
       <c r="A211" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C211" s="9" t="s">
+      <c r="C211" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D211" s="9"/>
+      <c r="D211" s="27"/>
       <c r="E211" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="F211" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H211" s="9" t="s">
+      <c r="F211" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G211" s="27"/>
+      <c r="H211" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="I211" s="9"/>
-[...1 lines deleted...]
-      <c r="K211" s="9"/>
+      <c r="I211" s="27"/>
+      <c r="J211" s="27"/>
+      <c r="K211" s="27"/>
     </row>
     <row r="212" spans="1:11" ht="11.25" customHeight="1">
       <c r="A212" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C212" s="9" t="s">
+      <c r="C212" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D212" s="9"/>
+      <c r="D212" s="27"/>
       <c r="E212" s="6" t="s">
         <v>442</v>
       </c>
-      <c r="F212" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H212" s="9" t="s">
+      <c r="F212" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G212" s="27"/>
+      <c r="H212" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I212" s="9"/>
-[...1 lines deleted...]
-      <c r="K212" s="9"/>
+      <c r="I212" s="27"/>
+      <c r="J212" s="27"/>
+      <c r="K212" s="27"/>
     </row>
     <row r="213" spans="1:11" ht="11.25" customHeight="1">
       <c r="A213" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C213" s="9" t="s">
+      <c r="C213" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D213" s="9"/>
+      <c r="D213" s="27"/>
       <c r="E213" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="F213" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H213" s="9" t="s">
+      <c r="F213" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G213" s="27"/>
+      <c r="H213" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I213" s="9"/>
-[...1 lines deleted...]
-      <c r="K213" s="9"/>
+      <c r="I213" s="27"/>
+      <c r="J213" s="27"/>
+      <c r="K213" s="27"/>
     </row>
     <row r="214" spans="1:11" ht="11.25" customHeight="1">
       <c r="A214" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C214" s="9" t="s">
+      <c r="C214" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D214" s="9"/>
+      <c r="D214" s="27"/>
       <c r="E214" s="6" t="s">
         <v>445</v>
       </c>
-      <c r="F214" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H214" s="9" t="s">
+      <c r="F214" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G214" s="27"/>
+      <c r="H214" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I214" s="9"/>
-[...1 lines deleted...]
-      <c r="K214" s="9"/>
+      <c r="I214" s="27"/>
+      <c r="J214" s="27"/>
+      <c r="K214" s="27"/>
     </row>
     <row r="215" spans="1:11" ht="11.25" customHeight="1">
       <c r="A215" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C215" s="9" t="s">
+      <c r="C215" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D215" s="9"/>
+      <c r="D215" s="27"/>
       <c r="E215" s="6" t="s">
         <v>446</v>
       </c>
-      <c r="F215" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H215" s="9" t="s">
+      <c r="F215" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G215" s="27"/>
+      <c r="H215" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I215" s="9"/>
-[...1 lines deleted...]
-      <c r="K215" s="9"/>
+      <c r="I215" s="27"/>
+      <c r="J215" s="27"/>
+      <c r="K215" s="27"/>
     </row>
     <row r="216" spans="1:11" ht="11.25" customHeight="1">
       <c r="A216" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C216" s="9" t="s">
+      <c r="C216" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D216" s="9"/>
+      <c r="D216" s="27"/>
       <c r="E216" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="F216" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H216" s="9" t="s">
+      <c r="F216" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G216" s="27"/>
+      <c r="H216" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I216" s="9"/>
-[...1 lines deleted...]
-      <c r="K216" s="9"/>
+      <c r="I216" s="27"/>
+      <c r="J216" s="27"/>
+      <c r="K216" s="27"/>
     </row>
     <row r="217" spans="1:11" ht="11.25" customHeight="1">
       <c r="A217" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C217" s="9" t="s">
+      <c r="C217" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D217" s="9"/>
+      <c r="D217" s="27"/>
       <c r="E217" s="6" t="s">
         <v>448</v>
       </c>
-      <c r="F217" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H217" s="9" t="s">
+      <c r="F217" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G217" s="27"/>
+      <c r="H217" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I217" s="9"/>
-[...1 lines deleted...]
-      <c r="K217" s="9"/>
+      <c r="I217" s="27"/>
+      <c r="J217" s="27"/>
+      <c r="K217" s="27"/>
     </row>
     <row r="218" spans="1:11" ht="11.25" customHeight="1">
       <c r="A218" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C218" s="9" t="s">
+      <c r="C218" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D218" s="9"/>
+      <c r="D218" s="27"/>
       <c r="E218" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="F218" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H218" s="9" t="s">
+      <c r="F218" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G218" s="27"/>
+      <c r="H218" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I218" s="9"/>
-[...1 lines deleted...]
-      <c r="K218" s="9"/>
+      <c r="I218" s="27"/>
+      <c r="J218" s="27"/>
+      <c r="K218" s="27"/>
     </row>
     <row r="219" spans="1:11" ht="12" customHeight="1">
       <c r="A219" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C219" s="9" t="s">
+      <c r="C219" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D219" s="9"/>
+      <c r="D219" s="27"/>
       <c r="E219" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="F219" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H219" s="9" t="s">
+      <c r="F219" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G219" s="27"/>
+      <c r="H219" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I219" s="9"/>
-[...1 lines deleted...]
-      <c r="K219" s="9"/>
+      <c r="I219" s="27"/>
+      <c r="J219" s="27"/>
+      <c r="K219" s="27"/>
     </row>
     <row r="220" spans="1:11" ht="11.25" customHeight="1">
       <c r="A220" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C220" s="9" t="s">
+      <c r="C220" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D220" s="9"/>
+      <c r="D220" s="27"/>
       <c r="E220" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="F220" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H220" s="9" t="s">
+      <c r="F220" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G220" s="27"/>
+      <c r="H220" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I220" s="9"/>
-[...1 lines deleted...]
-      <c r="K220" s="9"/>
+      <c r="I220" s="27"/>
+      <c r="J220" s="27"/>
+      <c r="K220" s="27"/>
     </row>
     <row r="221" spans="1:11" ht="11.25" customHeight="1">
       <c r="A221" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C221" s="9" t="s">
+      <c r="C221" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D221" s="9"/>
+      <c r="D221" s="27"/>
       <c r="E221" s="6" t="s">
         <v>451</v>
       </c>
-      <c r="F221" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H221" s="9" t="s">
+      <c r="F221" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G221" s="27"/>
+      <c r="H221" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I221" s="9"/>
-[...1 lines deleted...]
-      <c r="K221" s="9"/>
+      <c r="I221" s="27"/>
+      <c r="J221" s="27"/>
+      <c r="K221" s="27"/>
     </row>
     <row r="222" spans="1:11" ht="11.25" customHeight="1">
       <c r="A222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C222" s="9" t="s">
+      <c r="C222" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D222" s="9"/>
+      <c r="D222" s="27"/>
       <c r="E222" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="F222" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H222" s="9" t="s">
+      <c r="F222" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G222" s="27"/>
+      <c r="H222" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I222" s="9"/>
-[...1 lines deleted...]
-      <c r="K222" s="9"/>
+      <c r="I222" s="27"/>
+      <c r="J222" s="27"/>
+      <c r="K222" s="27"/>
     </row>
     <row r="223" spans="1:11" ht="11.25" customHeight="1">
       <c r="A223" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C223" s="9" t="s">
+      <c r="C223" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D223" s="9"/>
+      <c r="D223" s="27"/>
       <c r="E223" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="F223" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H223" s="9" t="s">
+      <c r="F223" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G223" s="27"/>
+      <c r="H223" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I223" s="9"/>
-[...1 lines deleted...]
-      <c r="K223" s="9"/>
+      <c r="I223" s="27"/>
+      <c r="J223" s="27"/>
+      <c r="K223" s="27"/>
     </row>
     <row r="224" spans="1:11" ht="11.25" customHeight="1">
       <c r="A224" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C224" s="9" t="s">
+      <c r="C224" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D224" s="9"/>
+      <c r="D224" s="27"/>
       <c r="E224" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="F224" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H224" s="9" t="s">
+      <c r="F224" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G224" s="27"/>
+      <c r="H224" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I224" s="9"/>
-[...1 lines deleted...]
-      <c r="K224" s="9"/>
+      <c r="I224" s="27"/>
+      <c r="J224" s="27"/>
+      <c r="K224" s="27"/>
     </row>
     <row r="225" spans="1:11" ht="11.25" customHeight="1">
       <c r="A225" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C225" s="9" t="s">
+      <c r="C225" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D225" s="9"/>
+      <c r="D225" s="27"/>
       <c r="E225" s="6" t="s">
         <v>445</v>
       </c>
-      <c r="F225" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H225" s="9" t="s">
+      <c r="F225" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G225" s="27"/>
+      <c r="H225" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I225" s="9"/>
-[...1 lines deleted...]
-      <c r="K225" s="9"/>
+      <c r="I225" s="27"/>
+      <c r="J225" s="27"/>
+      <c r="K225" s="27"/>
     </row>
     <row r="226" spans="1:11" ht="11.25" customHeight="1">
       <c r="A226" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C226" s="9" t="s">
+      <c r="C226" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D226" s="9"/>
+      <c r="D226" s="27"/>
       <c r="E226" s="6" t="s">
         <v>452</v>
       </c>
-      <c r="F226" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H226" s="9" t="s">
+      <c r="F226" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G226" s="27"/>
+      <c r="H226" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I226" s="9"/>
-[...1 lines deleted...]
-      <c r="K226" s="9"/>
+      <c r="I226" s="27"/>
+      <c r="J226" s="27"/>
+      <c r="K226" s="27"/>
     </row>
     <row r="227" spans="1:11" ht="11.25" customHeight="1">
       <c r="A227" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C227" s="9" t="s">
+      <c r="C227" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D227" s="9"/>
+      <c r="D227" s="27"/>
       <c r="E227" s="6" t="s">
         <v>453</v>
       </c>
-      <c r="F227" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H227" s="9" t="s">
+      <c r="F227" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G227" s="27"/>
+      <c r="H227" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I227" s="9"/>
-[...1 lines deleted...]
-      <c r="K227" s="9"/>
+      <c r="I227" s="27"/>
+      <c r="J227" s="27"/>
+      <c r="K227" s="27"/>
     </row>
     <row r="228" spans="1:11" ht="12" customHeight="1">
       <c r="A228" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C228" s="9" t="s">
+      <c r="C228" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D228" s="9"/>
+      <c r="D228" s="27"/>
       <c r="E228" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="F228" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H228" s="9" t="s">
+      <c r="F228" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G228" s="27"/>
+      <c r="H228" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I228" s="9"/>
-[...1 lines deleted...]
-      <c r="K228" s="9"/>
+      <c r="I228" s="27"/>
+      <c r="J228" s="27"/>
+      <c r="K228" s="27"/>
     </row>
     <row r="229" spans="1:11" ht="11.25" customHeight="1">
       <c r="A229" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C229" s="9" t="s">
+      <c r="C229" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D229" s="9"/>
+      <c r="D229" s="27"/>
       <c r="E229" s="6" t="s">
         <v>454</v>
       </c>
-      <c r="F229" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H229" s="9" t="s">
+      <c r="F229" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G229" s="27"/>
+      <c r="H229" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I229" s="9"/>
-[...1 lines deleted...]
-      <c r="K229" s="9"/>
+      <c r="I229" s="27"/>
+      <c r="J229" s="27"/>
+      <c r="K229" s="27"/>
     </row>
     <row r="230" spans="1:11" ht="11.25" customHeight="1">
       <c r="A230" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C230" s="9" t="s">
+      <c r="C230" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D230" s="9"/>
+      <c r="D230" s="27"/>
       <c r="E230" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="F230" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H230" s="9" t="s">
+      <c r="F230" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G230" s="27"/>
+      <c r="H230" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I230" s="9"/>
-[...1 lines deleted...]
-      <c r="K230" s="9"/>
+      <c r="I230" s="27"/>
+      <c r="J230" s="27"/>
+      <c r="K230" s="27"/>
     </row>
     <row r="231" spans="1:11" ht="11.25" customHeight="1">
       <c r="A231" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C231" s="9" t="s">
+      <c r="C231" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D231" s="9"/>
+      <c r="D231" s="27"/>
       <c r="E231" s="6" t="s">
         <v>456</v>
       </c>
-      <c r="F231" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H231" s="9" t="s">
+      <c r="F231" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G231" s="27"/>
+      <c r="H231" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I231" s="9"/>
-[...1 lines deleted...]
-      <c r="K231" s="9"/>
+      <c r="I231" s="27"/>
+      <c r="J231" s="27"/>
+      <c r="K231" s="27"/>
     </row>
     <row r="232" spans="1:11" ht="11.25" customHeight="1">
       <c r="A232" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C232" s="9" t="s">
+      <c r="C232" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D232" s="9"/>
+      <c r="D232" s="27"/>
       <c r="E232" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="F232" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H232" s="9" t="s">
+      <c r="F232" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G232" s="27"/>
+      <c r="H232" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I232" s="9"/>
-[...1 lines deleted...]
-      <c r="K232" s="9"/>
+      <c r="I232" s="27"/>
+      <c r="J232" s="27"/>
+      <c r="K232" s="27"/>
     </row>
     <row r="233" spans="1:11" ht="11.25" customHeight="1">
       <c r="A233" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C233" s="9" t="s">
+      <c r="C233" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D233" s="9"/>
+      <c r="D233" s="27"/>
       <c r="E233" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="F233" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H233" s="9" t="s">
+      <c r="F233" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G233" s="27"/>
+      <c r="H233" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I233" s="9"/>
-[...1 lines deleted...]
-      <c r="K233" s="9"/>
+      <c r="I233" s="27"/>
+      <c r="J233" s="27"/>
+      <c r="K233" s="27"/>
     </row>
     <row r="234" spans="1:11" ht="11.25" customHeight="1">
       <c r="A234" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C234" s="9" t="s">
+      <c r="C234" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D234" s="9"/>
+      <c r="D234" s="27"/>
       <c r="E234" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F234" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H234" s="9" t="s">
+      <c r="F234" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G234" s="27"/>
+      <c r="H234" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I234" s="9"/>
-[...1 lines deleted...]
-      <c r="K234" s="9"/>
+      <c r="I234" s="27"/>
+      <c r="J234" s="27"/>
+      <c r="K234" s="27"/>
     </row>
     <row r="235" spans="1:11" ht="11.25" customHeight="1">
       <c r="A235" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C235" s="9" t="s">
+      <c r="C235" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D235" s="9"/>
+      <c r="D235" s="27"/>
       <c r="E235" s="6" t="s">
         <v>459</v>
       </c>
-      <c r="F235" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H235" s="9" t="s">
+      <c r="F235" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G235" s="27"/>
+      <c r="H235" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I235" s="9"/>
-[...1 lines deleted...]
-      <c r="K235" s="9"/>
+      <c r="I235" s="27"/>
+      <c r="J235" s="27"/>
+      <c r="K235" s="27"/>
     </row>
     <row r="236" spans="1:11" ht="12" customHeight="1">
       <c r="A236" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C236" s="9" t="s">
+      <c r="C236" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D236" s="9"/>
+      <c r="D236" s="27"/>
       <c r="E236" s="6" t="s">
         <v>460</v>
       </c>
-      <c r="F236" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H236" s="9" t="s">
+      <c r="F236" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G236" s="27"/>
+      <c r="H236" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I236" s="9"/>
-[...1 lines deleted...]
-      <c r="K236" s="9"/>
+      <c r="I236" s="27"/>
+      <c r="J236" s="27"/>
+      <c r="K236" s="27"/>
     </row>
     <row r="237" spans="1:11" ht="11.25" customHeight="1">
       <c r="A237" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C237" s="9" t="s">
+      <c r="C237" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D237" s="9"/>
+      <c r="D237" s="27"/>
       <c r="E237" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="F237" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H237" s="9" t="s">
+      <c r="F237" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G237" s="27"/>
+      <c r="H237" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I237" s="9"/>
-[...1 lines deleted...]
-      <c r="K237" s="9"/>
+      <c r="I237" s="27"/>
+      <c r="J237" s="27"/>
+      <c r="K237" s="27"/>
     </row>
     <row r="238" spans="1:11" ht="11.25" customHeight="1">
       <c r="A238" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C238" s="9" t="s">
+      <c r="C238" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D238" s="9"/>
+      <c r="D238" s="27"/>
       <c r="E238" s="6" t="s">
         <v>462</v>
       </c>
-      <c r="F238" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H238" s="9" t="s">
+      <c r="F238" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G238" s="27"/>
+      <c r="H238" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I238" s="9"/>
-[...1 lines deleted...]
-      <c r="K238" s="9"/>
+      <c r="I238" s="27"/>
+      <c r="J238" s="27"/>
+      <c r="K238" s="27"/>
     </row>
     <row r="239" spans="1:11" ht="11.25" customHeight="1">
       <c r="A239" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C239" s="9" t="s">
+      <c r="C239" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D239" s="9"/>
+      <c r="D239" s="27"/>
       <c r="E239" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F239" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H239" s="9" t="s">
+      <c r="F239" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G239" s="27"/>
+      <c r="H239" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I239" s="9"/>
-[...1 lines deleted...]
-      <c r="K239" s="9"/>
+      <c r="I239" s="27"/>
+      <c r="J239" s="27"/>
+      <c r="K239" s="27"/>
     </row>
     <row r="240" spans="1:11" ht="11.25" customHeight="1">
       <c r="A240" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C240" s="9" t="s">
+      <c r="C240" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D240" s="9"/>
+      <c r="D240" s="27"/>
       <c r="E240" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F240" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H240" s="9" t="s">
+      <c r="F240" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G240" s="27"/>
+      <c r="H240" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I240" s="9"/>
-[...1 lines deleted...]
-      <c r="K240" s="9"/>
+      <c r="I240" s="27"/>
+      <c r="J240" s="27"/>
+      <c r="K240" s="27"/>
     </row>
     <row r="241" spans="1:11" ht="11.25" customHeight="1">
       <c r="A241" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C241" s="9" t="s">
+      <c r="C241" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D241" s="9"/>
+      <c r="D241" s="27"/>
       <c r="E241" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="F241" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H241" s="9" t="s">
+      <c r="F241" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G241" s="27"/>
+      <c r="H241" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I241" s="9"/>
-[...1 lines deleted...]
-      <c r="K241" s="9"/>
+      <c r="I241" s="27"/>
+      <c r="J241" s="27"/>
+      <c r="K241" s="27"/>
     </row>
     <row r="242" spans="1:11" ht="11.25" customHeight="1">
       <c r="A242" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C242" s="9" t="s">
+      <c r="C242" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D242" s="9"/>
+      <c r="D242" s="27"/>
       <c r="E242" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F242" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H242" s="9" t="s">
+      <c r="F242" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G242" s="27"/>
+      <c r="H242" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I242" s="9"/>
-[...1 lines deleted...]
-      <c r="K242" s="9"/>
+      <c r="I242" s="27"/>
+      <c r="J242" s="27"/>
+      <c r="K242" s="27"/>
     </row>
     <row r="243" spans="1:11" ht="11.25" customHeight="1">
       <c r="A243" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C243" s="9" t="s">
+      <c r="C243" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D243" s="9"/>
+      <c r="D243" s="27"/>
       <c r="E243" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F243" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H243" s="9" t="s">
+      <c r="F243" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G243" s="27"/>
+      <c r="H243" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I243" s="9"/>
-[...1 lines deleted...]
-      <c r="K243" s="9"/>
+      <c r="I243" s="27"/>
+      <c r="J243" s="27"/>
+      <c r="K243" s="27"/>
     </row>
     <row r="244" spans="1:11" ht="11.25" customHeight="1">
       <c r="A244" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C244" s="9" t="s">
+      <c r="C244" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D244" s="9"/>
+      <c r="D244" s="27"/>
       <c r="E244" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F244" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H244" s="9" t="s">
+      <c r="F244" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G244" s="27"/>
+      <c r="H244" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I244" s="9"/>
-[...1 lines deleted...]
-      <c r="K244" s="9"/>
+      <c r="I244" s="27"/>
+      <c r="J244" s="27"/>
+      <c r="K244" s="27"/>
     </row>
     <row r="245" spans="1:11" ht="12" customHeight="1">
       <c r="A245" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C245" s="9" t="s">
+      <c r="C245" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D245" s="9"/>
+      <c r="D245" s="27"/>
       <c r="E245" s="6" t="s">
         <v>459</v>
       </c>
-      <c r="F245" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H245" s="9" t="s">
+      <c r="F245" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G245" s="27"/>
+      <c r="H245" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I245" s="9"/>
-[...1 lines deleted...]
-      <c r="K245" s="9"/>
+      <c r="I245" s="27"/>
+      <c r="J245" s="27"/>
+      <c r="K245" s="27"/>
     </row>
     <row r="246" spans="1:11" ht="11.25" customHeight="1">
       <c r="A246" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C246" s="9" t="s">
+      <c r="C246" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D246" s="9"/>
+      <c r="D246" s="27"/>
       <c r="E246" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="F246" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H246" s="9" t="s">
+      <c r="F246" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G246" s="27"/>
+      <c r="H246" s="27" t="s">
         <v>458</v>
       </c>
-      <c r="I246" s="9"/>
-[...1 lines deleted...]
-      <c r="K246" s="9"/>
+      <c r="I246" s="27"/>
+      <c r="J246" s="27"/>
+      <c r="K246" s="27"/>
     </row>
     <row r="247" spans="1:11" ht="11.25" customHeight="1">
       <c r="A247" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C247" s="9" t="s">
+      <c r="C247" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D247" s="9"/>
+      <c r="D247" s="27"/>
       <c r="E247" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="F247" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H247" s="9" t="s">
+      <c r="F247" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G247" s="27"/>
+      <c r="H247" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="I247" s="9"/>
-[...1 lines deleted...]
-      <c r="K247" s="9"/>
+      <c r="I247" s="27"/>
+      <c r="J247" s="27"/>
+      <c r="K247" s="27"/>
     </row>
     <row r="248" spans="1:11" ht="11.25" customHeight="1">
       <c r="A248" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C248" s="9" t="s">
+      <c r="C248" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D248" s="9"/>
+      <c r="D248" s="27"/>
       <c r="E248" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="F248" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H248" s="9" t="s">
+      <c r="F248" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G248" s="27"/>
+      <c r="H248" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="I248" s="9"/>
-[...1 lines deleted...]
-      <c r="K248" s="9"/>
+      <c r="I248" s="27"/>
+      <c r="J248" s="27"/>
+      <c r="K248" s="27"/>
     </row>
     <row r="249" spans="1:11" ht="11.25" customHeight="1">
       <c r="A249" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C249" s="9" t="s">
+      <c r="C249" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D249" s="9"/>
+      <c r="D249" s="27"/>
       <c r="E249" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="F249" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H249" s="9" t="s">
+      <c r="F249" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G249" s="27"/>
+      <c r="H249" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="I249" s="9"/>
-[...1 lines deleted...]
-      <c r="K249" s="9"/>
+      <c r="I249" s="27"/>
+      <c r="J249" s="27"/>
+      <c r="K249" s="27"/>
     </row>
     <row r="250" spans="1:11" ht="11.25" customHeight="1">
       <c r="A250" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C250" s="9" t="s">
+      <c r="C250" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D250" s="9"/>
+      <c r="D250" s="27"/>
       <c r="E250" s="6" t="s">
         <v>467</v>
       </c>
-      <c r="F250" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H250" s="9" t="s">
+      <c r="F250" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G250" s="27"/>
+      <c r="H250" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="I250" s="9"/>
-[...1 lines deleted...]
-      <c r="K250" s="9"/>
+      <c r="I250" s="27"/>
+      <c r="J250" s="27"/>
+      <c r="K250" s="27"/>
     </row>
     <row r="251" spans="1:11" ht="11.25" customHeight="1">
       <c r="A251" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C251" s="9" t="s">
+      <c r="C251" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D251" s="9"/>
+      <c r="D251" s="27"/>
       <c r="E251" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="F251" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H251" s="9" t="s">
+      <c r="F251" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G251" s="27"/>
+      <c r="H251" s="27" t="s">
         <v>179</v>
       </c>
-      <c r="I251" s="9"/>
-[...1 lines deleted...]
-      <c r="K251" s="9"/>
+      <c r="I251" s="27"/>
+      <c r="J251" s="27"/>
+      <c r="K251" s="27"/>
     </row>
     <row r="252" spans="1:11" ht="11.25" customHeight="1">
       <c r="A252" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C252" s="9" t="s">
+      <c r="C252" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D252" s="9"/>
+      <c r="D252" s="27"/>
       <c r="E252" s="6" t="s">
         <v>469</v>
       </c>
-      <c r="F252" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H252" s="9" t="s">
+      <c r="F252" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G252" s="27"/>
+      <c r="H252" s="27" t="s">
         <v>470</v>
       </c>
-      <c r="I252" s="9"/>
-[...1 lines deleted...]
-      <c r="K252" s="9"/>
+      <c r="I252" s="27"/>
+      <c r="J252" s="27"/>
+      <c r="K252" s="27"/>
     </row>
     <row r="253" spans="1:11" ht="12" customHeight="1">
       <c r="A253" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C253" s="9" t="s">
+      <c r="C253" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D253" s="9"/>
+      <c r="D253" s="27"/>
       <c r="E253" s="6" t="s">
         <v>471</v>
       </c>
-      <c r="F253" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H253" s="9" t="s">
+      <c r="F253" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G253" s="27"/>
+      <c r="H253" s="27" t="s">
         <v>470</v>
       </c>
-      <c r="I253" s="9"/>
-[...1 lines deleted...]
-      <c r="K253" s="9"/>
+      <c r="I253" s="27"/>
+      <c r="J253" s="27"/>
+      <c r="K253" s="27"/>
     </row>
     <row r="254" spans="1:11" ht="11.25" customHeight="1">
       <c r="A254" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C254" s="9" t="s">
+      <c r="C254" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D254" s="9"/>
+      <c r="D254" s="27"/>
       <c r="E254" s="6" t="s">
         <v>472</v>
       </c>
-      <c r="F254" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H254" s="9" t="s">
+      <c r="F254" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G254" s="27"/>
+      <c r="H254" s="27" t="s">
         <v>470</v>
       </c>
-      <c r="I254" s="9"/>
-[...1 lines deleted...]
-      <c r="K254" s="9"/>
+      <c r="I254" s="27"/>
+      <c r="J254" s="27"/>
+      <c r="K254" s="27"/>
     </row>
     <row r="255" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="256" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A256" s="10" t="s">
+      <c r="A256" s="25" t="s">
         <v>473</v>
       </c>
-      <c r="B256" s="10"/>
-[...1 lines deleted...]
-      <c r="D256" s="10"/>
+      <c r="B256" s="25"/>
+      <c r="C256" s="25"/>
+      <c r="D256" s="25"/>
       <c r="E256" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="F256" s="11"/>
-[...4 lines deleted...]
-      <c r="K256" s="11"/>
+      <c r="F256" s="26"/>
+      <c r="G256" s="26"/>
+      <c r="H256" s="26"/>
+      <c r="I256" s="26"/>
+      <c r="J256" s="26"/>
+      <c r="K256" s="26"/>
     </row>
     <row r="257" spans="1:11" ht="11.25" customHeight="1">
       <c r="A257" s="4" t="s">
         <v>475</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="C257" s="9" t="s">
+      <c r="C257" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="D257" s="9"/>
+      <c r="D257" s="27"/>
       <c r="E257" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="F257" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H257" s="9" t="s">
+      <c r="F257" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G257" s="27"/>
+      <c r="H257" s="27" t="s">
         <v>443</v>
       </c>
-      <c r="I257" s="9"/>
-[...1 lines deleted...]
-      <c r="K257" s="9"/>
+      <c r="I257" s="27"/>
+      <c r="J257" s="27"/>
+      <c r="K257" s="27"/>
     </row>
     <row r="258" spans="1:11" ht="20.25" customHeight="1">
       <c r="A258" s="4" t="s">
         <v>478</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="C258" s="9" t="s">
+      <c r="C258" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D258" s="9"/>
+      <c r="D258" s="27"/>
       <c r="E258" s="6" t="s">
         <v>480</v>
       </c>
-      <c r="F258" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H258" s="9" t="s">
+      <c r="F258" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G258" s="27"/>
+      <c r="H258" s="27" t="s">
         <v>418</v>
       </c>
-      <c r="I258" s="9"/>
-[...1 lines deleted...]
-      <c r="K258" s="9"/>
+      <c r="I258" s="27"/>
+      <c r="J258" s="27"/>
+      <c r="K258" s="27"/>
     </row>
     <row r="259" spans="1:11" ht="21" customHeight="1">
       <c r="A259" s="4" t="s">
         <v>478</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="C259" s="9" t="s">
+      <c r="C259" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="D259" s="9"/>
+      <c r="D259" s="27"/>
       <c r="E259" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="F259" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H259" s="9" t="s">
+      <c r="F259" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G259" s="27"/>
+      <c r="H259" s="27" t="s">
         <v>418</v>
       </c>
-      <c r="I259" s="9"/>
-[...1 lines deleted...]
-      <c r="K259" s="9"/>
+      <c r="I259" s="27"/>
+      <c r="J259" s="27"/>
+      <c r="K259" s="27"/>
     </row>
     <row r="260" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="261" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A261" s="10" t="s">
+      <c r="A261" s="25" t="s">
         <v>482</v>
       </c>
-      <c r="B261" s="10"/>
-[...1 lines deleted...]
-      <c r="D261" s="10"/>
+      <c r="B261" s="25"/>
+      <c r="C261" s="25"/>
+      <c r="D261" s="25"/>
       <c r="E261" s="7" t="s">
         <v>483</v>
       </c>
-      <c r="F261" s="11"/>
-[...4 lines deleted...]
-      <c r="K261" s="11"/>
+      <c r="F261" s="26"/>
+      <c r="G261" s="26"/>
+      <c r="H261" s="26"/>
+      <c r="I261" s="26"/>
+      <c r="J261" s="26"/>
+      <c r="K261" s="26"/>
     </row>
     <row r="262" spans="1:11" ht="11.25" customHeight="1">
       <c r="A262" s="4" t="s">
         <v>484</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="C262" s="9" t="s">
+      <c r="C262" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D262" s="9"/>
+      <c r="D262" s="27"/>
       <c r="E262" s="6" t="s">
         <v>486</v>
       </c>
-      <c r="F262" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H262" s="9" t="s">
+      <c r="F262" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G262" s="27"/>
+      <c r="H262" s="27" t="s">
         <v>487</v>
       </c>
-      <c r="I262" s="9"/>
-[...1 lines deleted...]
-      <c r="K262" s="9"/>
+      <c r="I262" s="27"/>
+      <c r="J262" s="27"/>
+      <c r="K262" s="27"/>
     </row>
     <row r="263" spans="1:11" ht="11.25" customHeight="1">
       <c r="A263" s="4" t="s">
         <v>488</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="C263" s="9" t="s">
+      <c r="C263" s="27" t="s">
         <v>115</v>
       </c>
-      <c r="D263" s="9"/>
+      <c r="D263" s="27"/>
       <c r="E263" s="6" t="s">
         <v>490</v>
       </c>
-      <c r="F263" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H263" s="9" t="s">
+      <c r="F263" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G263" s="27"/>
+      <c r="H263" s="27" t="s">
         <v>377</v>
       </c>
-      <c r="I263" s="9"/>
-[...1 lines deleted...]
-      <c r="K263" s="9"/>
+      <c r="I263" s="27"/>
+      <c r="J263" s="27"/>
+      <c r="K263" s="27"/>
     </row>
     <row r="264" spans="1:11" ht="21" customHeight="1">
       <c r="A264" s="4" t="s">
         <v>491</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="C264" s="9" t="s">
+      <c r="C264" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D264" s="9"/>
+      <c r="D264" s="27"/>
       <c r="E264" s="6" t="s">
         <v>493</v>
       </c>
-      <c r="F264" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H264" s="9" t="s">
+      <c r="F264" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G264" s="27"/>
+      <c r="H264" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="I264" s="9"/>
-[...1 lines deleted...]
-      <c r="K264" s="9"/>
+      <c r="I264" s="27"/>
+      <c r="J264" s="27"/>
+      <c r="K264" s="27"/>
     </row>
     <row r="265" spans="1:11" ht="20.25" customHeight="1">
       <c r="A265" s="4" t="s">
         <v>494</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="C265" s="9" t="s">
+      <c r="C265" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D265" s="9"/>
+      <c r="D265" s="27"/>
       <c r="E265" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="F265" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H265" s="9" t="s">
+      <c r="F265" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G265" s="27"/>
+      <c r="H265" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="I265" s="9"/>
-[...1 lines deleted...]
-      <c r="K265" s="9"/>
+      <c r="I265" s="27"/>
+      <c r="J265" s="27"/>
+      <c r="K265" s="27"/>
     </row>
     <row r="266" spans="1:11" ht="11.25" customHeight="1">
       <c r="A266" s="4" t="s">
         <v>497</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="C266" s="9" t="s">
+      <c r="C266" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D266" s="9"/>
+      <c r="D266" s="27"/>
       <c r="E266" s="6" t="s">
         <v>499</v>
       </c>
-      <c r="F266" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H266" s="9" t="s">
+      <c r="F266" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G266" s="27"/>
+      <c r="H266" s="27" t="s">
         <v>135</v>
       </c>
-      <c r="I266" s="9"/>
-[...1 lines deleted...]
-      <c r="K266" s="9"/>
+      <c r="I266" s="27"/>
+      <c r="J266" s="27"/>
+      <c r="K266" s="27"/>
     </row>
     <row r="267" spans="1:11" ht="12" customHeight="1">
       <c r="A267" s="4" t="s">
         <v>500</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="C267" s="9" t="s">
+      <c r="C267" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D267" s="9"/>
+      <c r="D267" s="27"/>
       <c r="E267" s="6" t="s">
         <v>502</v>
       </c>
-      <c r="F267" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H267" s="9" t="s">
+      <c r="F267" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G267" s="27"/>
+      <c r="H267" s="27" t="s">
         <v>235</v>
       </c>
-      <c r="I267" s="9"/>
-[...1 lines deleted...]
-      <c r="K267" s="9"/>
+      <c r="I267" s="27"/>
+      <c r="J267" s="27"/>
+      <c r="K267" s="27"/>
     </row>
     <row r="268" spans="1:11" ht="11.25" customHeight="1">
       <c r="A268" s="4" t="s">
         <v>500</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="C268" s="9" t="s">
+      <c r="C268" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D268" s="9"/>
+      <c r="D268" s="27"/>
       <c r="E268" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="F268" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H268" s="9" t="s">
+      <c r="F268" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G268" s="27"/>
+      <c r="H268" s="27" t="s">
         <v>235</v>
       </c>
-      <c r="I268" s="9"/>
-[...1 lines deleted...]
-      <c r="K268" s="9"/>
+      <c r="I268" s="27"/>
+      <c r="J268" s="27"/>
+      <c r="K268" s="27"/>
     </row>
     <row r="269" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="270" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A270" s="10" t="s">
+      <c r="A270" s="25" t="s">
         <v>504</v>
       </c>
-      <c r="B270" s="10"/>
-[...1 lines deleted...]
-      <c r="D270" s="10"/>
+      <c r="B270" s="25"/>
+      <c r="C270" s="25"/>
+      <c r="D270" s="25"/>
       <c r="E270" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="F270" s="11"/>
-[...4 lines deleted...]
-      <c r="K270" s="11"/>
+      <c r="F270" s="26"/>
+      <c r="G270" s="26"/>
+      <c r="H270" s="26"/>
+      <c r="I270" s="26"/>
+      <c r="J270" s="26"/>
+      <c r="K270" s="26"/>
     </row>
     <row r="271" spans="1:11" ht="11.25" customHeight="1">
       <c r="A271" s="4" t="s">
         <v>506</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="C271" s="9" t="s">
+      <c r="C271" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D271" s="9"/>
+      <c r="D271" s="27"/>
       <c r="E271" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="F271" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H271" s="9" t="s">
+      <c r="F271" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G271" s="27"/>
+      <c r="H271" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="I271" s="9"/>
-[...1 lines deleted...]
-      <c r="K271" s="9"/>
+      <c r="I271" s="27"/>
+      <c r="J271" s="27"/>
+      <c r="K271" s="27"/>
     </row>
     <row r="272" spans="1:11" ht="11.25" customHeight="1">
       <c r="A272" s="4" t="s">
         <v>509</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="C272" s="9" t="s">
+      <c r="C272" s="27" t="s">
         <v>511</v>
       </c>
-      <c r="D272" s="9"/>
+      <c r="D272" s="27"/>
       <c r="E272" s="6" t="s">
         <v>512</v>
       </c>
-      <c r="F272" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H272" s="9" t="s">
+      <c r="F272" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G272" s="27"/>
+      <c r="H272" s="27" t="s">
         <v>513</v>
       </c>
-      <c r="I272" s="9"/>
-[...1 lines deleted...]
-      <c r="K272" s="9"/>
+      <c r="I272" s="27"/>
+      <c r="J272" s="27"/>
+      <c r="K272" s="27"/>
     </row>
     <row r="273" spans="1:11" ht="11.25" customHeight="1">
       <c r="A273" s="4" t="s">
         <v>509</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="C273" s="9" t="s">
+      <c r="C273" s="27" t="s">
         <v>511</v>
       </c>
-      <c r="D273" s="9"/>
+      <c r="D273" s="27"/>
       <c r="E273" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="F273" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H273" s="9" t="s">
+      <c r="F273" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G273" s="27"/>
+      <c r="H273" s="27" t="s">
         <v>513</v>
       </c>
-      <c r="I273" s="9"/>
-[...1 lines deleted...]
-      <c r="K273" s="9"/>
+      <c r="I273" s="27"/>
+      <c r="J273" s="27"/>
+      <c r="K273" s="27"/>
     </row>
     <row r="274" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="275" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A275" s="10" t="s">
+      <c r="A275" s="25" t="s">
         <v>515</v>
       </c>
-      <c r="B275" s="10"/>
-[...1 lines deleted...]
-      <c r="D275" s="10"/>
+      <c r="B275" s="25"/>
+      <c r="C275" s="25"/>
+      <c r="D275" s="25"/>
       <c r="E275" s="7" t="s">
         <v>516</v>
       </c>
-      <c r="F275" s="11"/>
-[...4 lines deleted...]
-      <c r="K275" s="11"/>
+      <c r="F275" s="26"/>
+      <c r="G275" s="26"/>
+      <c r="H275" s="26"/>
+      <c r="I275" s="26"/>
+      <c r="J275" s="26"/>
+      <c r="K275" s="26"/>
     </row>
     <row r="276" spans="1:11" ht="11.25" customHeight="1">
       <c r="A276" s="4" t="s">
         <v>517</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="C276" s="9" t="s">
+      <c r="C276" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="D276" s="9"/>
+      <c r="D276" s="27"/>
       <c r="E276" s="6" t="s">
         <v>519</v>
       </c>
-      <c r="F276" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H276" s="9" t="s">
+      <c r="F276" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G276" s="27"/>
+      <c r="H276" s="27" t="s">
         <v>520</v>
       </c>
-      <c r="I276" s="9"/>
-[...1 lines deleted...]
-      <c r="K276" s="9"/>
+      <c r="I276" s="27"/>
+      <c r="J276" s="27"/>
+      <c r="K276" s="27"/>
     </row>
     <row r="277" spans="1:11" ht="11.25" customHeight="1">
       <c r="A277" s="4" t="s">
         <v>521</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="C277" s="9" t="s">
+      <c r="C277" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D277" s="9"/>
+      <c r="D277" s="27"/>
       <c r="E277" s="6" t="s">
         <v>523</v>
       </c>
-      <c r="F277" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H277" s="9" t="s">
+      <c r="F277" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G277" s="27"/>
+      <c r="H277" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="I277" s="9"/>
-[...1 lines deleted...]
-      <c r="K277" s="9"/>
+      <c r="I277" s="27"/>
+      <c r="J277" s="27"/>
+      <c r="K277" s="27"/>
     </row>
     <row r="278" spans="1:11" ht="11.25" customHeight="1">
       <c r="A278" s="4" t="s">
         <v>524</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="C278" s="9" t="s">
+      <c r="C278" s="27" t="s">
         <v>526</v>
       </c>
-      <c r="D278" s="9"/>
+      <c r="D278" s="27"/>
       <c r="E278" s="6" t="s">
         <v>527</v>
       </c>
-      <c r="F278" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H278" s="9" t="s">
+      <c r="F278" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G278" s="27"/>
+      <c r="H278" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="I278" s="9"/>
-[...1 lines deleted...]
-      <c r="K278" s="9"/>
+      <c r="I278" s="27"/>
+      <c r="J278" s="27"/>
+      <c r="K278" s="27"/>
     </row>
     <row r="279" spans="1:11" ht="12" customHeight="1">
       <c r="A279" s="4" t="s">
         <v>528</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="C279" s="9" t="s">
+      <c r="C279" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D279" s="9"/>
+      <c r="D279" s="27"/>
       <c r="E279" s="6" t="s">
         <v>530</v>
       </c>
-      <c r="F279" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H279" s="9" t="s">
+      <c r="F279" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G279" s="27"/>
+      <c r="H279" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="I279" s="9"/>
-[...1 lines deleted...]
-      <c r="K279" s="9"/>
+      <c r="I279" s="27"/>
+      <c r="J279" s="27"/>
+      <c r="K279" s="27"/>
     </row>
     <row r="280" spans="1:11" ht="11.25" customHeight="1">
       <c r="A280" s="4" t="s">
         <v>531</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="C280" s="9" t="s">
+      <c r="C280" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D280" s="9"/>
+      <c r="D280" s="27"/>
       <c r="E280" s="6" t="s">
         <v>533</v>
       </c>
-      <c r="F280" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H280" s="9" t="s">
+      <c r="F280" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G280" s="27"/>
+      <c r="H280" s="27" t="s">
         <v>534</v>
       </c>
-      <c r="I280" s="9"/>
-[...1 lines deleted...]
-      <c r="K280" s="9"/>
+      <c r="I280" s="27"/>
+      <c r="J280" s="27"/>
+      <c r="K280" s="27"/>
     </row>
     <row r="281" spans="1:11" ht="11.25" customHeight="1">
       <c r="A281" s="4" t="s">
         <v>535</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="C281" s="9" t="s">
+      <c r="C281" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D281" s="9"/>
+      <c r="D281" s="27"/>
       <c r="E281" s="6" t="s">
         <v>537</v>
       </c>
-      <c r="F281" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H281" s="9" t="s">
+      <c r="F281" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G281" s="27"/>
+      <c r="H281" s="27" t="s">
         <v>377</v>
       </c>
-      <c r="I281" s="9"/>
-[...1 lines deleted...]
-      <c r="K281" s="9"/>
+      <c r="I281" s="27"/>
+      <c r="J281" s="27"/>
+      <c r="K281" s="27"/>
     </row>
     <row r="282" spans="1:11" ht="11.25" customHeight="1">
       <c r="A282" s="4" t="s">
         <v>538</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="C282" s="9" t="s">
+      <c r="C282" s="27" t="s">
         <v>540</v>
       </c>
-      <c r="D282" s="9"/>
+      <c r="D282" s="27"/>
       <c r="E282" s="6" t="s">
         <v>541</v>
       </c>
-      <c r="F282" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H282" s="9" t="s">
+      <c r="F282" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G282" s="27"/>
+      <c r="H282" s="27" t="s">
         <v>542</v>
       </c>
-      <c r="I282" s="9"/>
-[...1 lines deleted...]
-      <c r="K282" s="9"/>
+      <c r="I282" s="27"/>
+      <c r="J282" s="27"/>
+      <c r="K282" s="27"/>
     </row>
     <row r="283" spans="1:11" ht="11.25" customHeight="1">
       <c r="A283" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C283" s="9" t="s">
+      <c r="C283" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D283" s="9"/>
+      <c r="D283" s="27"/>
       <c r="E283" s="6" t="s">
         <v>545</v>
       </c>
-      <c r="F283" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H283" s="9" t="s">
+      <c r="F283" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G283" s="27"/>
+      <c r="H283" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I283" s="9"/>
-[...1 lines deleted...]
-      <c r="K283" s="9"/>
+      <c r="I283" s="27"/>
+      <c r="J283" s="27"/>
+      <c r="K283" s="27"/>
     </row>
     <row r="284" spans="1:11" ht="11.25" customHeight="1">
       <c r="A284" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C284" s="9" t="s">
+      <c r="C284" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D284" s="9"/>
+      <c r="D284" s="27"/>
       <c r="E284" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="F284" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H284" s="9" t="s">
+      <c r="F284" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G284" s="27"/>
+      <c r="H284" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I284" s="9"/>
-[...1 lines deleted...]
-      <c r="K284" s="9"/>
+      <c r="I284" s="27"/>
+      <c r="J284" s="27"/>
+      <c r="K284" s="27"/>
     </row>
     <row r="285" spans="1:11" ht="11.25" customHeight="1">
       <c r="A285" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C285" s="9" t="s">
+      <c r="C285" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D285" s="9"/>
+      <c r="D285" s="27"/>
       <c r="E285" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="F285" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H285" s="9" t="s">
+      <c r="F285" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G285" s="27"/>
+      <c r="H285" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I285" s="9"/>
-[...1 lines deleted...]
-      <c r="K285" s="9"/>
+      <c r="I285" s="27"/>
+      <c r="J285" s="27"/>
+      <c r="K285" s="27"/>
     </row>
     <row r="286" spans="1:11" ht="11.25" customHeight="1">
       <c r="A286" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C286" s="9" t="s">
+      <c r="C286" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D286" s="9"/>
+      <c r="D286" s="27"/>
       <c r="E286" s="6" t="s">
         <v>548</v>
       </c>
-      <c r="F286" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H286" s="9" t="s">
+      <c r="F286" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G286" s="27"/>
+      <c r="H286" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I286" s="9"/>
-[...1 lines deleted...]
-      <c r="K286" s="9"/>
+      <c r="I286" s="27"/>
+      <c r="J286" s="27"/>
+      <c r="K286" s="27"/>
     </row>
     <row r="287" spans="1:11" ht="12" customHeight="1">
       <c r="A287" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C287" s="9" t="s">
+      <c r="C287" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D287" s="9"/>
+      <c r="D287" s="27"/>
       <c r="E287" s="6" t="s">
         <v>549</v>
       </c>
-      <c r="F287" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H287" s="9" t="s">
+      <c r="F287" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G287" s="27"/>
+      <c r="H287" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I287" s="9"/>
-[...1 lines deleted...]
-      <c r="K287" s="9"/>
+      <c r="I287" s="27"/>
+      <c r="J287" s="27"/>
+      <c r="K287" s="27"/>
     </row>
     <row r="288" spans="1:11" ht="11.25" customHeight="1">
       <c r="A288" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C288" s="9" t="s">
+      <c r="C288" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D288" s="9"/>
+      <c r="D288" s="27"/>
       <c r="E288" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="F288" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H288" s="9" t="s">
+      <c r="F288" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G288" s="27"/>
+      <c r="H288" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I288" s="9"/>
-[...1 lines deleted...]
-      <c r="K288" s="9"/>
+      <c r="I288" s="27"/>
+      <c r="J288" s="27"/>
+      <c r="K288" s="27"/>
     </row>
     <row r="289" spans="1:11" ht="11.25" customHeight="1">
       <c r="A289" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C289" s="9" t="s">
+      <c r="C289" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D289" s="9"/>
+      <c r="D289" s="27"/>
       <c r="E289" s="6" t="s">
         <v>551</v>
       </c>
-      <c r="F289" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H289" s="9" t="s">
+      <c r="F289" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G289" s="27"/>
+      <c r="H289" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I289" s="9"/>
-[...1 lines deleted...]
-      <c r="K289" s="9"/>
+      <c r="I289" s="27"/>
+      <c r="J289" s="27"/>
+      <c r="K289" s="27"/>
     </row>
     <row r="290" spans="1:11" ht="11.25" customHeight="1">
       <c r="A290" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C290" s="9" t="s">
+      <c r="C290" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D290" s="9"/>
+      <c r="D290" s="27"/>
       <c r="E290" s="6" t="s">
         <v>552</v>
       </c>
-      <c r="F290" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H290" s="9" t="s">
+      <c r="F290" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G290" s="27"/>
+      <c r="H290" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I290" s="9"/>
-[...1 lines deleted...]
-      <c r="K290" s="9"/>
+      <c r="I290" s="27"/>
+      <c r="J290" s="27"/>
+      <c r="K290" s="27"/>
     </row>
     <row r="291" spans="1:11" ht="11.25" customHeight="1">
       <c r="A291" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C291" s="9" t="s">
+      <c r="C291" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D291" s="9"/>
+      <c r="D291" s="27"/>
       <c r="E291" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="F291" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H291" s="9" t="s">
+      <c r="F291" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G291" s="27"/>
+      <c r="H291" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I291" s="9"/>
-[...1 lines deleted...]
-      <c r="K291" s="9"/>
+      <c r="I291" s="27"/>
+      <c r="J291" s="27"/>
+      <c r="K291" s="27"/>
     </row>
     <row r="292" spans="1:11" ht="11.25" customHeight="1">
       <c r="A292" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C292" s="9" t="s">
+      <c r="C292" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D292" s="9"/>
+      <c r="D292" s="27"/>
       <c r="E292" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="F292" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H292" s="9" t="s">
+      <c r="F292" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G292" s="27"/>
+      <c r="H292" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="I292" s="9"/>
-[...1 lines deleted...]
-      <c r="K292" s="9"/>
+      <c r="I292" s="27"/>
+      <c r="J292" s="27"/>
+      <c r="K292" s="27"/>
     </row>
     <row r="293" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="294" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A294" s="10" t="s">
+      <c r="A294" s="25" t="s">
         <v>555</v>
       </c>
-      <c r="B294" s="10"/>
-[...1 lines deleted...]
-      <c r="D294" s="10"/>
+      <c r="B294" s="25"/>
+      <c r="C294" s="25"/>
+      <c r="D294" s="25"/>
       <c r="E294" s="7" t="s">
         <v>556</v>
       </c>
-      <c r="F294" s="11"/>
-[...4 lines deleted...]
-      <c r="K294" s="11"/>
+      <c r="F294" s="26"/>
+      <c r="G294" s="26"/>
+      <c r="H294" s="26"/>
+      <c r="I294" s="26"/>
+      <c r="J294" s="26"/>
+      <c r="K294" s="26"/>
     </row>
     <row r="295" spans="1:11" ht="11.25" customHeight="1">
       <c r="A295" s="4" t="s">
         <v>557</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="C295" s="9" t="s">
+      <c r="C295" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="D295" s="9"/>
+      <c r="D295" s="27"/>
       <c r="E295" s="6" t="s">
         <v>559</v>
       </c>
-      <c r="F295" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H295" s="9" t="s">
+      <c r="F295" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="G295" s="27"/>
+      <c r="H295" s="27" t="s">
         <v>170</v>
       </c>
-      <c r="I295" s="9"/>
-[...1 lines deleted...]
-      <c r="K295" s="9"/>
+      <c r="I295" s="27"/>
+      <c r="J295" s="27"/>
+      <c r="K295" s="27"/>
     </row>
     <row r="296" spans="1:11" ht="0.75" customHeight="1"/>
     <row r="297" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A297" s="10"/>
-[...2 lines deleted...]
-      <c r="D297" s="10"/>
+      <c r="A297" s="25"/>
+      <c r="B297" s="25"/>
+      <c r="C297" s="25"/>
+      <c r="D297" s="25"/>
       <c r="E297" s="7"/>
-      <c r="F297" s="11"/>
-[...4 lines deleted...]
-      <c r="K297" s="11"/>
+      <c r="F297" s="26"/>
+      <c r="G297" s="26"/>
+      <c r="H297" s="26"/>
+      <c r="I297" s="26"/>
+      <c r="J297" s="26"/>
+      <c r="K297" s="26"/>
     </row>
     <row r="298" spans="1:11">
-      <c r="A298" s="30" t="s">
+      <c r="A298" s="22" t="s">
         <v>586</v>
       </c>
-      <c r="B298" s="31" t="s">
+      <c r="B298" s="23" t="s">
         <v>586</v>
       </c>
-      <c r="C298" s="31" t="s">
+      <c r="C298" s="23" t="s">
         <v>586</v>
       </c>
-      <c r="D298" s="32" t="s">
+      <c r="D298" s="24" t="s">
         <v>586</v>
       </c>
-      <c r="E298" s="33">
+      <c r="E298" s="18">
         <v>32454.31</v>
       </c>
-      <c r="F298" s="34" t="s">
+      <c r="F298" s="19" t="s">
         <v>587</v>
       </c>
-      <c r="G298" s="35"/>
-[...3 lines deleted...]
-      <c r="K298" s="36"/>
+      <c r="G298" s="20"/>
+      <c r="H298" s="20"/>
+      <c r="I298" s="20"/>
+      <c r="J298" s="20"/>
+      <c r="K298" s="21"/>
     </row>
     <row r="299" spans="1:11">
-      <c r="A299" s="30" t="s">
+      <c r="A299" s="22" t="s">
         <v>588</v>
       </c>
-      <c r="B299" s="31" t="s">
+      <c r="B299" s="23" t="s">
         <v>588</v>
       </c>
-      <c r="C299" s="31" t="s">
+      <c r="C299" s="23" t="s">
         <v>588</v>
       </c>
-      <c r="D299" s="32" t="s">
+      <c r="D299" s="24" t="s">
         <v>588</v>
       </c>
-      <c r="E299" s="33">
+      <c r="E299" s="18">
         <v>1876.32</v>
       </c>
-      <c r="F299" s="34" t="s">
+      <c r="F299" s="19" t="s">
         <v>589</v>
       </c>
-      <c r="G299" s="35"/>
-[...3 lines deleted...]
-      <c r="K299" s="36"/>
+      <c r="G299" s="20"/>
+      <c r="H299" s="20"/>
+      <c r="I299" s="20"/>
+      <c r="J299" s="20"/>
+      <c r="K299" s="21"/>
     </row>
     <row r="300" spans="1:11" ht="22.5">
-      <c r="A300" s="30" t="s">
+      <c r="A300" s="22" t="s">
         <v>590</v>
       </c>
-      <c r="B300" s="31" t="s">
+      <c r="B300" s="23" t="s">
         <v>591</v>
       </c>
-      <c r="C300" s="31" t="s">
+      <c r="C300" s="23" t="s">
         <v>591</v>
       </c>
-      <c r="D300" s="32" t="s">
+      <c r="D300" s="24" t="s">
         <v>591</v>
       </c>
-      <c r="E300" s="33">
+      <c r="E300" s="18">
         <v>762041.68</v>
       </c>
-      <c r="F300" s="34" t="s">
+      <c r="F300" s="19" t="s">
         <v>592</v>
       </c>
-      <c r="G300" s="35"/>
-[...3 lines deleted...]
-      <c r="K300" s="36"/>
+      <c r="G300" s="20"/>
+      <c r="H300" s="20"/>
+      <c r="I300" s="20"/>
+      <c r="J300" s="20"/>
+      <c r="K300" s="21"/>
     </row>
     <row r="301" spans="1:11" ht="22.5">
-      <c r="A301" s="30" t="s">
+      <c r="A301" s="22" t="s">
         <v>593</v>
       </c>
-      <c r="B301" s="31" t="s">
+      <c r="B301" s="23" t="s">
         <v>594</v>
       </c>
-      <c r="C301" s="31" t="s">
+      <c r="C301" s="23" t="s">
         <v>594</v>
       </c>
-      <c r="D301" s="32" t="s">
+      <c r="D301" s="24" t="s">
         <v>594</v>
       </c>
-      <c r="E301" s="33">
+      <c r="E301" s="18">
         <v>125405.31</v>
       </c>
-      <c r="F301" s="34" t="s">
+      <c r="F301" s="19" t="s">
         <v>595</v>
       </c>
-      <c r="G301" s="35"/>
-[...3 lines deleted...]
-      <c r="K301" s="36"/>
+      <c r="G301" s="20"/>
+      <c r="H301" s="20"/>
+      <c r="I301" s="20"/>
+      <c r="J301" s="20"/>
+      <c r="K301" s="21"/>
     </row>
     <row r="302" spans="1:11" ht="22.5">
-      <c r="A302" s="30" t="s">
+      <c r="A302" s="22" t="s">
         <v>596</v>
       </c>
-      <c r="B302" s="31" t="s">
+      <c r="B302" s="23" t="s">
         <v>597</v>
       </c>
-      <c r="C302" s="31" t="s">
+      <c r="C302" s="23" t="s">
         <v>597</v>
       </c>
-      <c r="D302" s="32" t="s">
+      <c r="D302" s="24" t="s">
         <v>597</v>
       </c>
-      <c r="E302" s="33">
+      <c r="E302" s="18">
         <v>87113.68</v>
       </c>
-      <c r="F302" s="34" t="s">
+      <c r="F302" s="19" t="s">
         <v>598</v>
       </c>
-      <c r="G302" s="35"/>
-[...3 lines deleted...]
-      <c r="K302" s="36"/>
+      <c r="G302" s="20"/>
+      <c r="H302" s="20"/>
+      <c r="I302" s="20"/>
+      <c r="J302" s="20"/>
+      <c r="K302" s="21"/>
     </row>
     <row r="303" spans="1:11">
-      <c r="A303" s="30" t="s">
+      <c r="A303" s="22" t="s">
         <v>599</v>
       </c>
-      <c r="B303" s="31" t="s">
+      <c r="B303" s="23" t="s">
         <v>600</v>
       </c>
-      <c r="C303" s="31" t="s">
+      <c r="C303" s="23" t="s">
         <v>600</v>
       </c>
-      <c r="D303" s="32" t="s">
+      <c r="D303" s="24" t="s">
         <v>600</v>
       </c>
-      <c r="E303" s="33">
+      <c r="E303" s="18">
         <v>13032.27</v>
       </c>
-      <c r="F303" s="34" t="s">
+      <c r="F303" s="19" t="s">
         <v>601</v>
       </c>
-      <c r="G303" s="35"/>
-[...3 lines deleted...]
-      <c r="K303" s="36"/>
+      <c r="G303" s="20"/>
+      <c r="H303" s="20"/>
+      <c r="I303" s="20"/>
+      <c r="J303" s="20"/>
+      <c r="K303" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="735">
-    <mergeCell ref="A298:D298"/>
-[...11 lines deleted...]
-    <mergeCell ref="F297:K297"/>
+    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:K9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:K10"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="F12:K12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:K13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:K14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:K15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:K16"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="F18:K18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:K19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:K21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:K22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:K24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:K25"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:K26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:K27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:K28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:K29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:K30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:K31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:K32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:K33"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="F35:K35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="F50:K50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="F56:K56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="H63:K63"/>
+    <mergeCell ref="A65:D65"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H66:K66"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:K67"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="H68:K68"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="F70:K70"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="H71:K71"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="H72:K72"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="H73:K73"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="H74:K74"/>
+    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="H75:K75"/>
+    <mergeCell ref="C76:D76"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="H76:K76"/>
+    <mergeCell ref="C77:D77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:K77"/>
+    <mergeCell ref="C78:D78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="H78:K78"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="F80:K80"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="F81:G81"/>
+    <mergeCell ref="H81:K81"/>
+    <mergeCell ref="C82:D82"/>
+    <mergeCell ref="F82:G82"/>
+    <mergeCell ref="H82:K82"/>
+    <mergeCell ref="C83:D83"/>
+    <mergeCell ref="F83:G83"/>
+    <mergeCell ref="H83:K83"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="F85:K85"/>
+    <mergeCell ref="C86:D86"/>
+    <mergeCell ref="F86:G86"/>
+    <mergeCell ref="H86:K86"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="H87:K87"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="H88:K88"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="H89:K89"/>
+    <mergeCell ref="C90:D90"/>
+    <mergeCell ref="F90:G90"/>
+    <mergeCell ref="H90:K90"/>
+    <mergeCell ref="C91:D91"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="H91:K91"/>
+    <mergeCell ref="C92:D92"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="H92:K92"/>
+    <mergeCell ref="C93:D93"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="H93:K93"/>
+    <mergeCell ref="C94:D94"/>
+    <mergeCell ref="F94:G94"/>
+    <mergeCell ref="H94:K94"/>
+    <mergeCell ref="C95:D95"/>
+    <mergeCell ref="F95:G95"/>
+    <mergeCell ref="H95:K95"/>
+    <mergeCell ref="C96:D96"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="H96:K96"/>
+    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="H97:K97"/>
+    <mergeCell ref="A99:D99"/>
+    <mergeCell ref="F99:K99"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="H100:K100"/>
+    <mergeCell ref="C101:D101"/>
+    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="H101:K101"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="F103:K103"/>
+    <mergeCell ref="C104:D104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="H104:K104"/>
+    <mergeCell ref="C105:D105"/>
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="H105:K105"/>
+    <mergeCell ref="A107:D107"/>
+    <mergeCell ref="F107:K107"/>
+    <mergeCell ref="C108:D108"/>
+    <mergeCell ref="F108:G108"/>
+    <mergeCell ref="H108:K108"/>
+    <mergeCell ref="C109:D109"/>
+    <mergeCell ref="F109:G109"/>
+    <mergeCell ref="H109:K109"/>
+    <mergeCell ref="C110:D110"/>
+    <mergeCell ref="F110:G110"/>
+    <mergeCell ref="H110:K110"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="F112:K112"/>
+    <mergeCell ref="C113:D113"/>
+    <mergeCell ref="F113:G113"/>
+    <mergeCell ref="H113:K113"/>
+    <mergeCell ref="C114:D114"/>
+    <mergeCell ref="F114:G114"/>
+    <mergeCell ref="H114:K114"/>
+    <mergeCell ref="A116:D116"/>
+    <mergeCell ref="F116:K116"/>
+    <mergeCell ref="C117:D117"/>
+    <mergeCell ref="F117:G117"/>
+    <mergeCell ref="H117:K117"/>
+    <mergeCell ref="C118:D118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="H118:K118"/>
+    <mergeCell ref="A120:D120"/>
+    <mergeCell ref="F120:K120"/>
+    <mergeCell ref="C121:D121"/>
+    <mergeCell ref="F121:G121"/>
+    <mergeCell ref="H121:K121"/>
+    <mergeCell ref="C122:D122"/>
+    <mergeCell ref="F122:G122"/>
+    <mergeCell ref="H122:K122"/>
+    <mergeCell ref="C123:D123"/>
+    <mergeCell ref="F123:G123"/>
+    <mergeCell ref="H123:K123"/>
+    <mergeCell ref="C124:D124"/>
+    <mergeCell ref="F124:G124"/>
+    <mergeCell ref="H124:K124"/>
+    <mergeCell ref="C125:D125"/>
+    <mergeCell ref="F125:G125"/>
+    <mergeCell ref="H125:K125"/>
+    <mergeCell ref="C126:D126"/>
+    <mergeCell ref="F126:G126"/>
+    <mergeCell ref="H126:K126"/>
+    <mergeCell ref="C127:D127"/>
+    <mergeCell ref="F127:G127"/>
+    <mergeCell ref="H127:K127"/>
+    <mergeCell ref="C128:D128"/>
+    <mergeCell ref="F128:G128"/>
+    <mergeCell ref="H128:K128"/>
+    <mergeCell ref="C129:D129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="H129:K129"/>
+    <mergeCell ref="C130:D130"/>
+    <mergeCell ref="F130:G130"/>
+    <mergeCell ref="H130:K130"/>
+    <mergeCell ref="C131:D131"/>
+    <mergeCell ref="F131:G131"/>
+    <mergeCell ref="H131:K131"/>
+    <mergeCell ref="C132:D132"/>
+    <mergeCell ref="F132:G132"/>
+    <mergeCell ref="H132:K132"/>
+    <mergeCell ref="C133:D133"/>
+    <mergeCell ref="F133:G133"/>
+    <mergeCell ref="H133:K133"/>
+    <mergeCell ref="A135:D135"/>
+    <mergeCell ref="F135:K135"/>
+    <mergeCell ref="C136:D136"/>
+    <mergeCell ref="F136:G136"/>
+    <mergeCell ref="H136:K136"/>
+    <mergeCell ref="C137:D137"/>
+    <mergeCell ref="F137:G137"/>
+    <mergeCell ref="H137:K137"/>
+    <mergeCell ref="C138:D138"/>
+    <mergeCell ref="F138:G138"/>
+    <mergeCell ref="H138:K138"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="F139:G139"/>
+    <mergeCell ref="H139:K139"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="F140:G140"/>
+    <mergeCell ref="H140:K140"/>
+    <mergeCell ref="A142:D142"/>
+    <mergeCell ref="F142:K142"/>
+    <mergeCell ref="C143:D143"/>
+    <mergeCell ref="F143:G143"/>
+    <mergeCell ref="H143:K143"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="F144:G144"/>
+    <mergeCell ref="H144:K144"/>
+    <mergeCell ref="C145:D145"/>
+    <mergeCell ref="F145:G145"/>
+    <mergeCell ref="H145:K145"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="F146:G146"/>
+    <mergeCell ref="H146:K146"/>
+    <mergeCell ref="A148:D148"/>
+    <mergeCell ref="F148:K148"/>
+    <mergeCell ref="C149:D149"/>
+    <mergeCell ref="F149:G149"/>
+    <mergeCell ref="H149:K149"/>
+    <mergeCell ref="C150:D150"/>
+    <mergeCell ref="F150:G150"/>
+    <mergeCell ref="H150:K150"/>
+    <mergeCell ref="C151:D151"/>
+    <mergeCell ref="F151:G151"/>
+    <mergeCell ref="H151:K151"/>
+    <mergeCell ref="A153:D153"/>
+    <mergeCell ref="F153:K153"/>
+    <mergeCell ref="C154:D154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:K154"/>
+    <mergeCell ref="C155:D155"/>
+    <mergeCell ref="F155:G155"/>
+    <mergeCell ref="H155:K155"/>
+    <mergeCell ref="C156:D156"/>
+    <mergeCell ref="F156:G156"/>
+    <mergeCell ref="H156:K156"/>
+    <mergeCell ref="A158:D158"/>
+    <mergeCell ref="F158:K158"/>
+    <mergeCell ref="C159:D159"/>
+    <mergeCell ref="F159:G159"/>
+    <mergeCell ref="H159:K159"/>
+    <mergeCell ref="C160:D160"/>
+    <mergeCell ref="F160:G160"/>
+    <mergeCell ref="H160:K160"/>
+    <mergeCell ref="C161:D161"/>
+    <mergeCell ref="F161:G161"/>
+    <mergeCell ref="H161:K161"/>
+    <mergeCell ref="C162:D162"/>
+    <mergeCell ref="F162:G162"/>
+    <mergeCell ref="H162:K162"/>
+    <mergeCell ref="C163:D163"/>
+    <mergeCell ref="F163:G163"/>
+    <mergeCell ref="H163:K163"/>
+    <mergeCell ref="A165:D165"/>
+    <mergeCell ref="F165:K165"/>
+    <mergeCell ref="C166:D166"/>
+    <mergeCell ref="F166:G166"/>
+    <mergeCell ref="H166:K166"/>
+    <mergeCell ref="C167:D167"/>
+    <mergeCell ref="F167:G167"/>
+    <mergeCell ref="H167:K167"/>
+    <mergeCell ref="A169:D169"/>
+    <mergeCell ref="F169:K169"/>
+    <mergeCell ref="C170:D170"/>
+    <mergeCell ref="F170:G170"/>
+    <mergeCell ref="H170:K170"/>
+    <mergeCell ref="C171:D171"/>
+    <mergeCell ref="F171:G171"/>
+    <mergeCell ref="H171:K171"/>
+    <mergeCell ref="C172:D172"/>
+    <mergeCell ref="F172:G172"/>
+    <mergeCell ref="H172:K172"/>
+    <mergeCell ref="A174:D174"/>
+    <mergeCell ref="F174:K174"/>
+    <mergeCell ref="C175:D175"/>
+    <mergeCell ref="F175:G175"/>
+    <mergeCell ref="H175:K175"/>
+    <mergeCell ref="C176:D176"/>
+    <mergeCell ref="F176:G176"/>
+    <mergeCell ref="H176:K176"/>
+    <mergeCell ref="A178:D178"/>
+    <mergeCell ref="F178:K178"/>
+    <mergeCell ref="C179:D179"/>
+    <mergeCell ref="F179:G179"/>
+    <mergeCell ref="H179:K179"/>
+    <mergeCell ref="C180:D180"/>
+    <mergeCell ref="F180:G180"/>
+    <mergeCell ref="H180:K180"/>
+    <mergeCell ref="C181:D181"/>
+    <mergeCell ref="F181:G181"/>
+    <mergeCell ref="H181:K181"/>
+    <mergeCell ref="A183:D183"/>
+    <mergeCell ref="F183:K183"/>
+    <mergeCell ref="C184:D184"/>
+    <mergeCell ref="F184:G184"/>
+    <mergeCell ref="H184:K184"/>
+    <mergeCell ref="C185:D185"/>
+    <mergeCell ref="F185:G185"/>
+    <mergeCell ref="H185:K185"/>
+    <mergeCell ref="C186:D186"/>
+    <mergeCell ref="F186:G186"/>
+    <mergeCell ref="H186:K186"/>
+    <mergeCell ref="A188:D188"/>
+    <mergeCell ref="F188:K188"/>
+    <mergeCell ref="C189:D189"/>
+    <mergeCell ref="F189:G189"/>
+    <mergeCell ref="H189:K189"/>
+    <mergeCell ref="C190:D190"/>
+    <mergeCell ref="F190:G190"/>
+    <mergeCell ref="H190:K190"/>
+    <mergeCell ref="C191:D191"/>
+    <mergeCell ref="F191:G191"/>
+    <mergeCell ref="H191:K191"/>
+    <mergeCell ref="C192:D192"/>
+    <mergeCell ref="F192:G192"/>
+    <mergeCell ref="H192:K192"/>
+    <mergeCell ref="C193:D193"/>
+    <mergeCell ref="F193:G193"/>
+    <mergeCell ref="H193:K193"/>
+    <mergeCell ref="C194:D194"/>
+    <mergeCell ref="F194:G194"/>
+    <mergeCell ref="H194:K194"/>
+    <mergeCell ref="A196:D196"/>
+    <mergeCell ref="F196:K196"/>
+    <mergeCell ref="C197:D197"/>
+    <mergeCell ref="F197:G197"/>
+    <mergeCell ref="H197:K197"/>
+    <mergeCell ref="C198:D198"/>
+    <mergeCell ref="F198:G198"/>
+    <mergeCell ref="H198:K198"/>
+    <mergeCell ref="C199:D199"/>
+    <mergeCell ref="F199:G199"/>
+    <mergeCell ref="H199:K199"/>
+    <mergeCell ref="C200:D200"/>
+    <mergeCell ref="F200:G200"/>
+    <mergeCell ref="H200:K200"/>
+    <mergeCell ref="C201:D201"/>
+    <mergeCell ref="F201:G201"/>
+    <mergeCell ref="H201:K201"/>
+    <mergeCell ref="A203:D203"/>
+    <mergeCell ref="F203:K203"/>
+    <mergeCell ref="C204:D204"/>
+    <mergeCell ref="F204:G204"/>
+    <mergeCell ref="H204:K204"/>
+    <mergeCell ref="C205:D205"/>
+    <mergeCell ref="F205:G205"/>
+    <mergeCell ref="H205:K205"/>
+    <mergeCell ref="C206:D206"/>
+    <mergeCell ref="F206:G206"/>
+    <mergeCell ref="H206:K206"/>
+    <mergeCell ref="A208:D208"/>
+    <mergeCell ref="F208:K208"/>
+    <mergeCell ref="C209:D209"/>
+    <mergeCell ref="F209:G209"/>
+    <mergeCell ref="H209:K209"/>
+    <mergeCell ref="C210:D210"/>
+    <mergeCell ref="F210:G210"/>
+    <mergeCell ref="H210:K210"/>
+    <mergeCell ref="C211:D211"/>
+    <mergeCell ref="F211:G211"/>
+    <mergeCell ref="H211:K211"/>
+    <mergeCell ref="C212:D212"/>
+    <mergeCell ref="F212:G212"/>
+    <mergeCell ref="H212:K212"/>
+    <mergeCell ref="C213:D213"/>
+    <mergeCell ref="F213:G213"/>
+    <mergeCell ref="H213:K213"/>
+    <mergeCell ref="C214:D214"/>
+    <mergeCell ref="F214:G214"/>
+    <mergeCell ref="H214:K214"/>
+    <mergeCell ref="C215:D215"/>
+    <mergeCell ref="F215:G215"/>
+    <mergeCell ref="H215:K215"/>
+    <mergeCell ref="C216:D216"/>
+    <mergeCell ref="F216:G216"/>
+    <mergeCell ref="H216:K216"/>
+    <mergeCell ref="C217:D217"/>
+    <mergeCell ref="F217:G217"/>
+    <mergeCell ref="H217:K217"/>
+    <mergeCell ref="C218:D218"/>
+    <mergeCell ref="F218:G218"/>
+    <mergeCell ref="H218:K218"/>
+    <mergeCell ref="C219:D219"/>
+    <mergeCell ref="F219:G219"/>
+    <mergeCell ref="H219:K219"/>
+    <mergeCell ref="C220:D220"/>
+    <mergeCell ref="F220:G220"/>
+    <mergeCell ref="H220:K220"/>
+    <mergeCell ref="C221:D221"/>
+    <mergeCell ref="F221:G221"/>
+    <mergeCell ref="H221:K221"/>
+    <mergeCell ref="C222:D222"/>
+    <mergeCell ref="F222:G222"/>
+    <mergeCell ref="H222:K222"/>
+    <mergeCell ref="C223:D223"/>
+    <mergeCell ref="F223:G223"/>
+    <mergeCell ref="H223:K223"/>
+    <mergeCell ref="C224:D224"/>
+    <mergeCell ref="F224:G224"/>
+    <mergeCell ref="H224:K224"/>
+    <mergeCell ref="C225:D225"/>
+    <mergeCell ref="F225:G225"/>
+    <mergeCell ref="H225:K225"/>
+    <mergeCell ref="C226:D226"/>
+    <mergeCell ref="F226:G226"/>
+    <mergeCell ref="H226:K226"/>
+    <mergeCell ref="C227:D227"/>
+    <mergeCell ref="F227:G227"/>
+    <mergeCell ref="H227:K227"/>
+    <mergeCell ref="C228:D228"/>
+    <mergeCell ref="F228:G228"/>
+    <mergeCell ref="H228:K228"/>
+    <mergeCell ref="C229:D229"/>
+    <mergeCell ref="F229:G229"/>
+    <mergeCell ref="H229:K229"/>
+    <mergeCell ref="C230:D230"/>
+    <mergeCell ref="F230:G230"/>
+    <mergeCell ref="H230:K230"/>
+    <mergeCell ref="C231:D231"/>
+    <mergeCell ref="F231:G231"/>
+    <mergeCell ref="H231:K231"/>
+    <mergeCell ref="C232:D232"/>
+    <mergeCell ref="F232:G232"/>
+    <mergeCell ref="H232:K232"/>
+    <mergeCell ref="C233:D233"/>
+    <mergeCell ref="F233:G233"/>
+    <mergeCell ref="H233:K233"/>
+    <mergeCell ref="C234:D234"/>
+    <mergeCell ref="F234:G234"/>
+    <mergeCell ref="H234:K234"/>
+    <mergeCell ref="C235:D235"/>
+    <mergeCell ref="F235:G235"/>
+    <mergeCell ref="H235:K235"/>
+    <mergeCell ref="C236:D236"/>
+    <mergeCell ref="F236:G236"/>
+    <mergeCell ref="H236:K236"/>
+    <mergeCell ref="C237:D237"/>
+    <mergeCell ref="F237:G237"/>
+    <mergeCell ref="H237:K237"/>
+    <mergeCell ref="C238:D238"/>
+    <mergeCell ref="F238:G238"/>
+    <mergeCell ref="H238:K238"/>
+    <mergeCell ref="C239:D239"/>
+    <mergeCell ref="F239:G239"/>
+    <mergeCell ref="H239:K239"/>
+    <mergeCell ref="C240:D240"/>
+    <mergeCell ref="F240:G240"/>
+    <mergeCell ref="H240:K240"/>
+    <mergeCell ref="C241:D241"/>
+    <mergeCell ref="F241:G241"/>
+    <mergeCell ref="H241:K241"/>
+    <mergeCell ref="C242:D242"/>
+    <mergeCell ref="F242:G242"/>
+    <mergeCell ref="H242:K242"/>
+    <mergeCell ref="C243:D243"/>
+    <mergeCell ref="F243:G243"/>
+    <mergeCell ref="H243:K243"/>
+    <mergeCell ref="C244:D244"/>
+    <mergeCell ref="F244:G244"/>
+    <mergeCell ref="H244:K244"/>
+    <mergeCell ref="C245:D245"/>
+    <mergeCell ref="F245:G245"/>
+    <mergeCell ref="H245:K245"/>
+    <mergeCell ref="C246:D246"/>
+    <mergeCell ref="F246:G246"/>
+    <mergeCell ref="H246:K246"/>
+    <mergeCell ref="C247:D247"/>
+    <mergeCell ref="F247:G247"/>
+    <mergeCell ref="H247:K247"/>
+    <mergeCell ref="C248:D248"/>
+    <mergeCell ref="F248:G248"/>
+    <mergeCell ref="H248:K248"/>
+    <mergeCell ref="C249:D249"/>
+    <mergeCell ref="F249:G249"/>
+    <mergeCell ref="H249:K249"/>
+    <mergeCell ref="C250:D250"/>
+    <mergeCell ref="F250:G250"/>
+    <mergeCell ref="H250:K250"/>
+    <mergeCell ref="C251:D251"/>
+    <mergeCell ref="F251:G251"/>
+    <mergeCell ref="H251:K251"/>
+    <mergeCell ref="C252:D252"/>
+    <mergeCell ref="F252:G252"/>
+    <mergeCell ref="H252:K252"/>
+    <mergeCell ref="C253:D253"/>
+    <mergeCell ref="F253:G253"/>
+    <mergeCell ref="H253:K253"/>
+    <mergeCell ref="C254:D254"/>
+    <mergeCell ref="F254:G254"/>
+    <mergeCell ref="H254:K254"/>
+    <mergeCell ref="A256:D256"/>
+    <mergeCell ref="F256:K256"/>
+    <mergeCell ref="C257:D257"/>
+    <mergeCell ref="F257:G257"/>
+    <mergeCell ref="H257:K257"/>
+    <mergeCell ref="C258:D258"/>
+    <mergeCell ref="F258:G258"/>
+    <mergeCell ref="H258:K258"/>
+    <mergeCell ref="C259:D259"/>
+    <mergeCell ref="F259:G259"/>
+    <mergeCell ref="H259:K259"/>
+    <mergeCell ref="A261:D261"/>
+    <mergeCell ref="F261:K261"/>
+    <mergeCell ref="C262:D262"/>
+    <mergeCell ref="F262:G262"/>
+    <mergeCell ref="H262:K262"/>
+    <mergeCell ref="C263:D263"/>
+    <mergeCell ref="F263:G263"/>
+    <mergeCell ref="H263:K263"/>
+    <mergeCell ref="C264:D264"/>
+    <mergeCell ref="F264:G264"/>
+    <mergeCell ref="H264:K264"/>
+    <mergeCell ref="C265:D265"/>
+    <mergeCell ref="F265:G265"/>
+    <mergeCell ref="H265:K265"/>
+    <mergeCell ref="C266:D266"/>
+    <mergeCell ref="F266:G266"/>
+    <mergeCell ref="H266:K266"/>
+    <mergeCell ref="C267:D267"/>
+    <mergeCell ref="F267:G267"/>
+    <mergeCell ref="H267:K267"/>
+    <mergeCell ref="C268:D268"/>
+    <mergeCell ref="F268:G268"/>
+    <mergeCell ref="H268:K268"/>
+    <mergeCell ref="A270:D270"/>
+    <mergeCell ref="F270:K270"/>
+    <mergeCell ref="C271:D271"/>
+    <mergeCell ref="F271:G271"/>
+    <mergeCell ref="H271:K271"/>
+    <mergeCell ref="C272:D272"/>
+    <mergeCell ref="F272:G272"/>
+    <mergeCell ref="H272:K272"/>
+    <mergeCell ref="C273:D273"/>
+    <mergeCell ref="F273:G273"/>
+    <mergeCell ref="H273:K273"/>
+    <mergeCell ref="A275:D275"/>
+    <mergeCell ref="F275:K275"/>
+    <mergeCell ref="C276:D276"/>
+    <mergeCell ref="F276:G276"/>
+    <mergeCell ref="H276:K276"/>
+    <mergeCell ref="C277:D277"/>
+    <mergeCell ref="F277:G277"/>
+    <mergeCell ref="H277:K277"/>
+    <mergeCell ref="C278:D278"/>
+    <mergeCell ref="F278:G278"/>
+    <mergeCell ref="H278:K278"/>
+    <mergeCell ref="C279:D279"/>
+    <mergeCell ref="F279:G279"/>
+    <mergeCell ref="H279:K279"/>
+    <mergeCell ref="C280:D280"/>
+    <mergeCell ref="F280:G280"/>
+    <mergeCell ref="H280:K280"/>
+    <mergeCell ref="F285:G285"/>
+    <mergeCell ref="H285:K285"/>
+    <mergeCell ref="C286:D286"/>
+    <mergeCell ref="F286:G286"/>
+    <mergeCell ref="H286:K286"/>
+    <mergeCell ref="C281:D281"/>
+    <mergeCell ref="F281:G281"/>
+    <mergeCell ref="H281:K281"/>
+    <mergeCell ref="C282:D282"/>
+    <mergeCell ref="F282:G282"/>
+    <mergeCell ref="H282:K282"/>
+    <mergeCell ref="C283:D283"/>
+    <mergeCell ref="F283:G283"/>
+    <mergeCell ref="H283:K283"/>
     <mergeCell ref="A1:K4"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="C290:D290"/>
     <mergeCell ref="F290:G290"/>
     <mergeCell ref="H290:K290"/>
     <mergeCell ref="C291:D291"/>
     <mergeCell ref="F291:G291"/>
     <mergeCell ref="H291:K291"/>
     <mergeCell ref="C292:D292"/>
     <mergeCell ref="F292:G292"/>
     <mergeCell ref="H292:K292"/>
     <mergeCell ref="C287:D287"/>
     <mergeCell ref="F287:G287"/>
     <mergeCell ref="H287:K287"/>
     <mergeCell ref="C288:D288"/>
     <mergeCell ref="F288:G288"/>
     <mergeCell ref="H288:K288"/>
     <mergeCell ref="C289:D289"/>
     <mergeCell ref="F289:G289"/>
     <mergeCell ref="H289:K289"/>
     <mergeCell ref="C284:D284"/>
     <mergeCell ref="F284:G284"/>
     <mergeCell ref="H284:K284"/>
     <mergeCell ref="C285:D285"/>
-    <mergeCell ref="F285:G285"/>
-[...696 lines deleted...]
-    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A298:D298"/>
+    <mergeCell ref="A299:D299"/>
+    <mergeCell ref="A300:D300"/>
+    <mergeCell ref="A301:D301"/>
+    <mergeCell ref="A302:D302"/>
+    <mergeCell ref="A303:D303"/>
+    <mergeCell ref="A294:D294"/>
+    <mergeCell ref="F294:K294"/>
+    <mergeCell ref="C295:D295"/>
+    <mergeCell ref="F295:G295"/>
+    <mergeCell ref="H295:K295"/>
+    <mergeCell ref="A297:D297"/>
+    <mergeCell ref="F297:K297"/>
   </mergeCells>
   <pageMargins left="0.38999998569488498" right="0.38999998569488498" top="0.38999998569488498" bottom="0.20000000298023199" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13A70060-F16F-4F96-B1B5-55AE4C8DD7AB}">
-  <dimension ref="A1:AB20"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" style="14" customWidth="1"/>
-[...824 lines deleted...]
-    <col min="16141" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2" max="3" width="20.140625" style="9" customWidth="1"/>
+    <col min="4" max="5" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7" max="9" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10" max="12" width="8.85546875" style="9" hidden="1" customWidth="1"/>
+    <col min="13" max="240" width="9.140625" style="9"/>
+    <col min="241" max="241" width="13.42578125" style="9" customWidth="1"/>
+    <col min="242" max="242" width="33.5703125" style="9" customWidth="1"/>
+    <col min="243" max="243" width="13.42578125" style="9" customWidth="1"/>
+    <col min="244" max="244" width="16.85546875" style="9" customWidth="1"/>
+    <col min="245" max="246" width="20.140625" style="9" customWidth="1"/>
+    <col min="247" max="247" width="16.85546875" style="9" customWidth="1"/>
+    <col min="248" max="251" width="20.140625" style="9" customWidth="1"/>
+    <col min="252" max="253" width="16.85546875" style="9" customWidth="1"/>
+    <col min="254" max="254" width="13.42578125" style="9" customWidth="1"/>
+    <col min="255" max="255" width="58.5703125" style="9" customWidth="1"/>
+    <col min="256" max="265" width="16.85546875" style="9" customWidth="1"/>
+    <col min="266" max="268" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="269" max="496" width="9.140625" style="9"/>
+    <col min="497" max="497" width="13.42578125" style="9" customWidth="1"/>
+    <col min="498" max="498" width="33.5703125" style="9" customWidth="1"/>
+    <col min="499" max="499" width="13.42578125" style="9" customWidth="1"/>
+    <col min="500" max="500" width="16.85546875" style="9" customWidth="1"/>
+    <col min="501" max="502" width="20.140625" style="9" customWidth="1"/>
+    <col min="503" max="503" width="16.85546875" style="9" customWidth="1"/>
+    <col min="504" max="507" width="20.140625" style="9" customWidth="1"/>
+    <col min="508" max="509" width="16.85546875" style="9" customWidth="1"/>
+    <col min="510" max="510" width="13.42578125" style="9" customWidth="1"/>
+    <col min="511" max="511" width="58.5703125" style="9" customWidth="1"/>
+    <col min="512" max="521" width="16.85546875" style="9" customWidth="1"/>
+    <col min="522" max="524" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="525" max="752" width="9.140625" style="9"/>
+    <col min="753" max="753" width="13.42578125" style="9" customWidth="1"/>
+    <col min="754" max="754" width="33.5703125" style="9" customWidth="1"/>
+    <col min="755" max="755" width="13.42578125" style="9" customWidth="1"/>
+    <col min="756" max="756" width="16.85546875" style="9" customWidth="1"/>
+    <col min="757" max="758" width="20.140625" style="9" customWidth="1"/>
+    <col min="759" max="759" width="16.85546875" style="9" customWidth="1"/>
+    <col min="760" max="763" width="20.140625" style="9" customWidth="1"/>
+    <col min="764" max="765" width="16.85546875" style="9" customWidth="1"/>
+    <col min="766" max="766" width="13.42578125" style="9" customWidth="1"/>
+    <col min="767" max="767" width="58.5703125" style="9" customWidth="1"/>
+    <col min="768" max="777" width="16.85546875" style="9" customWidth="1"/>
+    <col min="778" max="780" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="781" max="1008" width="9.140625" style="9"/>
+    <col min="1009" max="1009" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1010" max="1010" width="33.5703125" style="9" customWidth="1"/>
+    <col min="1011" max="1011" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1012" max="1012" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1013" max="1014" width="20.140625" style="9" customWidth="1"/>
+    <col min="1015" max="1015" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1016" max="1019" width="20.140625" style="9" customWidth="1"/>
+    <col min="1020" max="1021" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1022" max="1022" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1023" max="1023" width="58.5703125" style="9" customWidth="1"/>
+    <col min="1024" max="1033" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1034" max="1036" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="1037" max="1264" width="9.140625" style="9"/>
+    <col min="1265" max="1265" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1266" max="1266" width="33.5703125" style="9" customWidth="1"/>
+    <col min="1267" max="1267" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1268" max="1268" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1269" max="1270" width="20.140625" style="9" customWidth="1"/>
+    <col min="1271" max="1271" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1272" max="1275" width="20.140625" style="9" customWidth="1"/>
+    <col min="1276" max="1277" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1278" max="1278" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1279" max="1279" width="58.5703125" style="9" customWidth="1"/>
+    <col min="1280" max="1289" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1290" max="1292" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="1293" max="1520" width="9.140625" style="9"/>
+    <col min="1521" max="1521" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1522" max="1522" width="33.5703125" style="9" customWidth="1"/>
+    <col min="1523" max="1523" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1524" max="1524" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1525" max="1526" width="20.140625" style="9" customWidth="1"/>
+    <col min="1527" max="1527" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1528" max="1531" width="20.140625" style="9" customWidth="1"/>
+    <col min="1532" max="1533" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1534" max="1534" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1535" max="1535" width="58.5703125" style="9" customWidth="1"/>
+    <col min="1536" max="1545" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1546" max="1548" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="1549" max="1776" width="9.140625" style="9"/>
+    <col min="1777" max="1777" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1778" max="1778" width="33.5703125" style="9" customWidth="1"/>
+    <col min="1779" max="1779" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1780" max="1780" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1781" max="1782" width="20.140625" style="9" customWidth="1"/>
+    <col min="1783" max="1783" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1784" max="1787" width="20.140625" style="9" customWidth="1"/>
+    <col min="1788" max="1789" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1790" max="1790" width="13.42578125" style="9" customWidth="1"/>
+    <col min="1791" max="1791" width="58.5703125" style="9" customWidth="1"/>
+    <col min="1792" max="1801" width="16.85546875" style="9" customWidth="1"/>
+    <col min="1802" max="1804" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="1805" max="2032" width="9.140625" style="9"/>
+    <col min="2033" max="2033" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2034" max="2034" width="33.5703125" style="9" customWidth="1"/>
+    <col min="2035" max="2035" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2036" max="2036" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2037" max="2038" width="20.140625" style="9" customWidth="1"/>
+    <col min="2039" max="2039" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2040" max="2043" width="20.140625" style="9" customWidth="1"/>
+    <col min="2044" max="2045" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2046" max="2046" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2047" max="2047" width="58.5703125" style="9" customWidth="1"/>
+    <col min="2048" max="2057" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2058" max="2060" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="2061" max="2288" width="9.140625" style="9"/>
+    <col min="2289" max="2289" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2290" max="2290" width="33.5703125" style="9" customWidth="1"/>
+    <col min="2291" max="2291" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2292" max="2292" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2293" max="2294" width="20.140625" style="9" customWidth="1"/>
+    <col min="2295" max="2295" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2296" max="2299" width="20.140625" style="9" customWidth="1"/>
+    <col min="2300" max="2301" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2302" max="2302" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2303" max="2303" width="58.5703125" style="9" customWidth="1"/>
+    <col min="2304" max="2313" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2314" max="2316" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="2317" max="2544" width="9.140625" style="9"/>
+    <col min="2545" max="2545" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2546" max="2546" width="33.5703125" style="9" customWidth="1"/>
+    <col min="2547" max="2547" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2548" max="2548" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2549" max="2550" width="20.140625" style="9" customWidth="1"/>
+    <col min="2551" max="2551" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2552" max="2555" width="20.140625" style="9" customWidth="1"/>
+    <col min="2556" max="2557" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2558" max="2558" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2559" max="2559" width="58.5703125" style="9" customWidth="1"/>
+    <col min="2560" max="2569" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2570" max="2572" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="2573" max="2800" width="9.140625" style="9"/>
+    <col min="2801" max="2801" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2802" max="2802" width="33.5703125" style="9" customWidth="1"/>
+    <col min="2803" max="2803" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2804" max="2804" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2805" max="2806" width="20.140625" style="9" customWidth="1"/>
+    <col min="2807" max="2807" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2808" max="2811" width="20.140625" style="9" customWidth="1"/>
+    <col min="2812" max="2813" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2814" max="2814" width="13.42578125" style="9" customWidth="1"/>
+    <col min="2815" max="2815" width="58.5703125" style="9" customWidth="1"/>
+    <col min="2816" max="2825" width="16.85546875" style="9" customWidth="1"/>
+    <col min="2826" max="2828" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="2829" max="3056" width="9.140625" style="9"/>
+    <col min="3057" max="3057" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3058" max="3058" width="33.5703125" style="9" customWidth="1"/>
+    <col min="3059" max="3059" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3060" max="3060" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3061" max="3062" width="20.140625" style="9" customWidth="1"/>
+    <col min="3063" max="3063" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3064" max="3067" width="20.140625" style="9" customWidth="1"/>
+    <col min="3068" max="3069" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3070" max="3070" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3071" max="3071" width="58.5703125" style="9" customWidth="1"/>
+    <col min="3072" max="3081" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3082" max="3084" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="3085" max="3312" width="9.140625" style="9"/>
+    <col min="3313" max="3313" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3314" max="3314" width="33.5703125" style="9" customWidth="1"/>
+    <col min="3315" max="3315" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3316" max="3316" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3317" max="3318" width="20.140625" style="9" customWidth="1"/>
+    <col min="3319" max="3319" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3320" max="3323" width="20.140625" style="9" customWidth="1"/>
+    <col min="3324" max="3325" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3326" max="3326" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3327" max="3327" width="58.5703125" style="9" customWidth="1"/>
+    <col min="3328" max="3337" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3338" max="3340" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="3341" max="3568" width="9.140625" style="9"/>
+    <col min="3569" max="3569" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3570" max="3570" width="33.5703125" style="9" customWidth="1"/>
+    <col min="3571" max="3571" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3572" max="3572" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3573" max="3574" width="20.140625" style="9" customWidth="1"/>
+    <col min="3575" max="3575" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3576" max="3579" width="20.140625" style="9" customWidth="1"/>
+    <col min="3580" max="3581" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3582" max="3582" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3583" max="3583" width="58.5703125" style="9" customWidth="1"/>
+    <col min="3584" max="3593" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3594" max="3596" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="3597" max="3824" width="9.140625" style="9"/>
+    <col min="3825" max="3825" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3826" max="3826" width="33.5703125" style="9" customWidth="1"/>
+    <col min="3827" max="3827" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3828" max="3828" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3829" max="3830" width="20.140625" style="9" customWidth="1"/>
+    <col min="3831" max="3831" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3832" max="3835" width="20.140625" style="9" customWidth="1"/>
+    <col min="3836" max="3837" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3838" max="3838" width="13.42578125" style="9" customWidth="1"/>
+    <col min="3839" max="3839" width="58.5703125" style="9" customWidth="1"/>
+    <col min="3840" max="3849" width="16.85546875" style="9" customWidth="1"/>
+    <col min="3850" max="3852" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="3853" max="4080" width="9.140625" style="9"/>
+    <col min="4081" max="4081" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4082" max="4082" width="33.5703125" style="9" customWidth="1"/>
+    <col min="4083" max="4083" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4084" max="4084" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4085" max="4086" width="20.140625" style="9" customWidth="1"/>
+    <col min="4087" max="4087" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4088" max="4091" width="20.140625" style="9" customWidth="1"/>
+    <col min="4092" max="4093" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4094" max="4094" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4095" max="4095" width="58.5703125" style="9" customWidth="1"/>
+    <col min="4096" max="4105" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4106" max="4108" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="4109" max="4336" width="9.140625" style="9"/>
+    <col min="4337" max="4337" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4338" max="4338" width="33.5703125" style="9" customWidth="1"/>
+    <col min="4339" max="4339" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4340" max="4340" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4341" max="4342" width="20.140625" style="9" customWidth="1"/>
+    <col min="4343" max="4343" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4344" max="4347" width="20.140625" style="9" customWidth="1"/>
+    <col min="4348" max="4349" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4350" max="4350" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4351" max="4351" width="58.5703125" style="9" customWidth="1"/>
+    <col min="4352" max="4361" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4362" max="4364" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="4365" max="4592" width="9.140625" style="9"/>
+    <col min="4593" max="4593" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4594" max="4594" width="33.5703125" style="9" customWidth="1"/>
+    <col min="4595" max="4595" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4596" max="4596" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4597" max="4598" width="20.140625" style="9" customWidth="1"/>
+    <col min="4599" max="4599" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4600" max="4603" width="20.140625" style="9" customWidth="1"/>
+    <col min="4604" max="4605" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4606" max="4606" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4607" max="4607" width="58.5703125" style="9" customWidth="1"/>
+    <col min="4608" max="4617" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4618" max="4620" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="4621" max="4848" width="9.140625" style="9"/>
+    <col min="4849" max="4849" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4850" max="4850" width="33.5703125" style="9" customWidth="1"/>
+    <col min="4851" max="4851" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4852" max="4852" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4853" max="4854" width="20.140625" style="9" customWidth="1"/>
+    <col min="4855" max="4855" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4856" max="4859" width="20.140625" style="9" customWidth="1"/>
+    <col min="4860" max="4861" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4862" max="4862" width="13.42578125" style="9" customWidth="1"/>
+    <col min="4863" max="4863" width="58.5703125" style="9" customWidth="1"/>
+    <col min="4864" max="4873" width="16.85546875" style="9" customWidth="1"/>
+    <col min="4874" max="4876" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="4877" max="5104" width="9.140625" style="9"/>
+    <col min="5105" max="5105" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5106" max="5106" width="33.5703125" style="9" customWidth="1"/>
+    <col min="5107" max="5107" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5108" max="5108" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5109" max="5110" width="20.140625" style="9" customWidth="1"/>
+    <col min="5111" max="5111" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5112" max="5115" width="20.140625" style="9" customWidth="1"/>
+    <col min="5116" max="5117" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5118" max="5118" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5119" max="5119" width="58.5703125" style="9" customWidth="1"/>
+    <col min="5120" max="5129" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5130" max="5132" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="5133" max="5360" width="9.140625" style="9"/>
+    <col min="5361" max="5361" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5362" max="5362" width="33.5703125" style="9" customWidth="1"/>
+    <col min="5363" max="5363" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5364" max="5364" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5365" max="5366" width="20.140625" style="9" customWidth="1"/>
+    <col min="5367" max="5367" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5368" max="5371" width="20.140625" style="9" customWidth="1"/>
+    <col min="5372" max="5373" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5374" max="5374" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5375" max="5375" width="58.5703125" style="9" customWidth="1"/>
+    <col min="5376" max="5385" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5386" max="5388" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="5389" max="5616" width="9.140625" style="9"/>
+    <col min="5617" max="5617" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5618" max="5618" width="33.5703125" style="9" customWidth="1"/>
+    <col min="5619" max="5619" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5620" max="5620" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5621" max="5622" width="20.140625" style="9" customWidth="1"/>
+    <col min="5623" max="5623" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5624" max="5627" width="20.140625" style="9" customWidth="1"/>
+    <col min="5628" max="5629" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5630" max="5630" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5631" max="5631" width="58.5703125" style="9" customWidth="1"/>
+    <col min="5632" max="5641" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5642" max="5644" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="5645" max="5872" width="9.140625" style="9"/>
+    <col min="5873" max="5873" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5874" max="5874" width="33.5703125" style="9" customWidth="1"/>
+    <col min="5875" max="5875" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5876" max="5876" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5877" max="5878" width="20.140625" style="9" customWidth="1"/>
+    <col min="5879" max="5879" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5880" max="5883" width="20.140625" style="9" customWidth="1"/>
+    <col min="5884" max="5885" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5886" max="5886" width="13.42578125" style="9" customWidth="1"/>
+    <col min="5887" max="5887" width="58.5703125" style="9" customWidth="1"/>
+    <col min="5888" max="5897" width="16.85546875" style="9" customWidth="1"/>
+    <col min="5898" max="5900" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="5901" max="6128" width="9.140625" style="9"/>
+    <col min="6129" max="6129" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6130" max="6130" width="33.5703125" style="9" customWidth="1"/>
+    <col min="6131" max="6131" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6132" max="6132" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6133" max="6134" width="20.140625" style="9" customWidth="1"/>
+    <col min="6135" max="6135" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6136" max="6139" width="20.140625" style="9" customWidth="1"/>
+    <col min="6140" max="6141" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6142" max="6142" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6143" max="6143" width="58.5703125" style="9" customWidth="1"/>
+    <col min="6144" max="6153" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6154" max="6156" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="6157" max="6384" width="9.140625" style="9"/>
+    <col min="6385" max="6385" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6386" max="6386" width="33.5703125" style="9" customWidth="1"/>
+    <col min="6387" max="6387" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6388" max="6388" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6389" max="6390" width="20.140625" style="9" customWidth="1"/>
+    <col min="6391" max="6391" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6392" max="6395" width="20.140625" style="9" customWidth="1"/>
+    <col min="6396" max="6397" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6398" max="6398" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6399" max="6399" width="58.5703125" style="9" customWidth="1"/>
+    <col min="6400" max="6409" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6410" max="6412" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="6413" max="6640" width="9.140625" style="9"/>
+    <col min="6641" max="6641" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6642" max="6642" width="33.5703125" style="9" customWidth="1"/>
+    <col min="6643" max="6643" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6644" max="6644" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6645" max="6646" width="20.140625" style="9" customWidth="1"/>
+    <col min="6647" max="6647" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6648" max="6651" width="20.140625" style="9" customWidth="1"/>
+    <col min="6652" max="6653" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6654" max="6654" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6655" max="6655" width="58.5703125" style="9" customWidth="1"/>
+    <col min="6656" max="6665" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6666" max="6668" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="6669" max="6896" width="9.140625" style="9"/>
+    <col min="6897" max="6897" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6898" max="6898" width="33.5703125" style="9" customWidth="1"/>
+    <col min="6899" max="6899" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6900" max="6900" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6901" max="6902" width="20.140625" style="9" customWidth="1"/>
+    <col min="6903" max="6903" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6904" max="6907" width="20.140625" style="9" customWidth="1"/>
+    <col min="6908" max="6909" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6910" max="6910" width="13.42578125" style="9" customWidth="1"/>
+    <col min="6911" max="6911" width="58.5703125" style="9" customWidth="1"/>
+    <col min="6912" max="6921" width="16.85546875" style="9" customWidth="1"/>
+    <col min="6922" max="6924" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="6925" max="7152" width="9.140625" style="9"/>
+    <col min="7153" max="7153" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7154" max="7154" width="33.5703125" style="9" customWidth="1"/>
+    <col min="7155" max="7155" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7156" max="7156" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7157" max="7158" width="20.140625" style="9" customWidth="1"/>
+    <col min="7159" max="7159" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7160" max="7163" width="20.140625" style="9" customWidth="1"/>
+    <col min="7164" max="7165" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7166" max="7166" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7167" max="7167" width="58.5703125" style="9" customWidth="1"/>
+    <col min="7168" max="7177" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7178" max="7180" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="7181" max="7408" width="9.140625" style="9"/>
+    <col min="7409" max="7409" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7410" max="7410" width="33.5703125" style="9" customWidth="1"/>
+    <col min="7411" max="7411" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7412" max="7412" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7413" max="7414" width="20.140625" style="9" customWidth="1"/>
+    <col min="7415" max="7415" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7416" max="7419" width="20.140625" style="9" customWidth="1"/>
+    <col min="7420" max="7421" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7422" max="7422" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7423" max="7423" width="58.5703125" style="9" customWidth="1"/>
+    <col min="7424" max="7433" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7434" max="7436" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="7437" max="7664" width="9.140625" style="9"/>
+    <col min="7665" max="7665" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7666" max="7666" width="33.5703125" style="9" customWidth="1"/>
+    <col min="7667" max="7667" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7668" max="7668" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7669" max="7670" width="20.140625" style="9" customWidth="1"/>
+    <col min="7671" max="7671" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7672" max="7675" width="20.140625" style="9" customWidth="1"/>
+    <col min="7676" max="7677" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7678" max="7678" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7679" max="7679" width="58.5703125" style="9" customWidth="1"/>
+    <col min="7680" max="7689" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7690" max="7692" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="7693" max="7920" width="9.140625" style="9"/>
+    <col min="7921" max="7921" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7922" max="7922" width="33.5703125" style="9" customWidth="1"/>
+    <col min="7923" max="7923" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7924" max="7924" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7925" max="7926" width="20.140625" style="9" customWidth="1"/>
+    <col min="7927" max="7927" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7928" max="7931" width="20.140625" style="9" customWidth="1"/>
+    <col min="7932" max="7933" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7934" max="7934" width="13.42578125" style="9" customWidth="1"/>
+    <col min="7935" max="7935" width="58.5703125" style="9" customWidth="1"/>
+    <col min="7936" max="7945" width="16.85546875" style="9" customWidth="1"/>
+    <col min="7946" max="7948" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="7949" max="8176" width="9.140625" style="9"/>
+    <col min="8177" max="8177" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8178" max="8178" width="33.5703125" style="9" customWidth="1"/>
+    <col min="8179" max="8179" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8180" max="8180" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8181" max="8182" width="20.140625" style="9" customWidth="1"/>
+    <col min="8183" max="8183" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8184" max="8187" width="20.140625" style="9" customWidth="1"/>
+    <col min="8188" max="8189" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8190" max="8190" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8191" max="8191" width="58.5703125" style="9" customWidth="1"/>
+    <col min="8192" max="8201" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8202" max="8204" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="8205" max="8432" width="9.140625" style="9"/>
+    <col min="8433" max="8433" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8434" max="8434" width="33.5703125" style="9" customWidth="1"/>
+    <col min="8435" max="8435" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8436" max="8436" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8437" max="8438" width="20.140625" style="9" customWidth="1"/>
+    <col min="8439" max="8439" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8440" max="8443" width="20.140625" style="9" customWidth="1"/>
+    <col min="8444" max="8445" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8446" max="8446" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8447" max="8447" width="58.5703125" style="9" customWidth="1"/>
+    <col min="8448" max="8457" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8458" max="8460" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="8461" max="8688" width="9.140625" style="9"/>
+    <col min="8689" max="8689" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8690" max="8690" width="33.5703125" style="9" customWidth="1"/>
+    <col min="8691" max="8691" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8692" max="8692" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8693" max="8694" width="20.140625" style="9" customWidth="1"/>
+    <col min="8695" max="8695" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8696" max="8699" width="20.140625" style="9" customWidth="1"/>
+    <col min="8700" max="8701" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8702" max="8702" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8703" max="8703" width="58.5703125" style="9" customWidth="1"/>
+    <col min="8704" max="8713" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8714" max="8716" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="8717" max="8944" width="9.140625" style="9"/>
+    <col min="8945" max="8945" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8946" max="8946" width="33.5703125" style="9" customWidth="1"/>
+    <col min="8947" max="8947" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8948" max="8948" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8949" max="8950" width="20.140625" style="9" customWidth="1"/>
+    <col min="8951" max="8951" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8952" max="8955" width="20.140625" style="9" customWidth="1"/>
+    <col min="8956" max="8957" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8958" max="8958" width="13.42578125" style="9" customWidth="1"/>
+    <col min="8959" max="8959" width="58.5703125" style="9" customWidth="1"/>
+    <col min="8960" max="8969" width="16.85546875" style="9" customWidth="1"/>
+    <col min="8970" max="8972" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="8973" max="9200" width="9.140625" style="9"/>
+    <col min="9201" max="9201" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9202" max="9202" width="33.5703125" style="9" customWidth="1"/>
+    <col min="9203" max="9203" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9204" max="9204" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9205" max="9206" width="20.140625" style="9" customWidth="1"/>
+    <col min="9207" max="9207" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9208" max="9211" width="20.140625" style="9" customWidth="1"/>
+    <col min="9212" max="9213" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9214" max="9214" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9215" max="9215" width="58.5703125" style="9" customWidth="1"/>
+    <col min="9216" max="9225" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9226" max="9228" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="9229" max="9456" width="9.140625" style="9"/>
+    <col min="9457" max="9457" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9458" max="9458" width="33.5703125" style="9" customWidth="1"/>
+    <col min="9459" max="9459" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9460" max="9460" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9461" max="9462" width="20.140625" style="9" customWidth="1"/>
+    <col min="9463" max="9463" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9464" max="9467" width="20.140625" style="9" customWidth="1"/>
+    <col min="9468" max="9469" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9470" max="9470" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9471" max="9471" width="58.5703125" style="9" customWidth="1"/>
+    <col min="9472" max="9481" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9482" max="9484" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="9485" max="9712" width="9.140625" style="9"/>
+    <col min="9713" max="9713" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9714" max="9714" width="33.5703125" style="9" customWidth="1"/>
+    <col min="9715" max="9715" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9716" max="9716" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9717" max="9718" width="20.140625" style="9" customWidth="1"/>
+    <col min="9719" max="9719" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9720" max="9723" width="20.140625" style="9" customWidth="1"/>
+    <col min="9724" max="9725" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9726" max="9726" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9727" max="9727" width="58.5703125" style="9" customWidth="1"/>
+    <col min="9728" max="9737" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9738" max="9740" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="9741" max="9968" width="9.140625" style="9"/>
+    <col min="9969" max="9969" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9970" max="9970" width="33.5703125" style="9" customWidth="1"/>
+    <col min="9971" max="9971" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9972" max="9972" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9973" max="9974" width="20.140625" style="9" customWidth="1"/>
+    <col min="9975" max="9975" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9976" max="9979" width="20.140625" style="9" customWidth="1"/>
+    <col min="9980" max="9981" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9982" max="9982" width="13.42578125" style="9" customWidth="1"/>
+    <col min="9983" max="9983" width="58.5703125" style="9" customWidth="1"/>
+    <col min="9984" max="9993" width="16.85546875" style="9" customWidth="1"/>
+    <col min="9994" max="9996" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="9997" max="10224" width="9.140625" style="9"/>
+    <col min="10225" max="10225" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10226" max="10226" width="33.5703125" style="9" customWidth="1"/>
+    <col min="10227" max="10227" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10228" max="10228" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10229" max="10230" width="20.140625" style="9" customWidth="1"/>
+    <col min="10231" max="10231" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10232" max="10235" width="20.140625" style="9" customWidth="1"/>
+    <col min="10236" max="10237" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10238" max="10238" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10239" max="10239" width="58.5703125" style="9" customWidth="1"/>
+    <col min="10240" max="10249" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10250" max="10252" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="10253" max="10480" width="9.140625" style="9"/>
+    <col min="10481" max="10481" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10482" max="10482" width="33.5703125" style="9" customWidth="1"/>
+    <col min="10483" max="10483" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10484" max="10484" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10485" max="10486" width="20.140625" style="9" customWidth="1"/>
+    <col min="10487" max="10487" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10488" max="10491" width="20.140625" style="9" customWidth="1"/>
+    <col min="10492" max="10493" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10494" max="10494" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10495" max="10495" width="58.5703125" style="9" customWidth="1"/>
+    <col min="10496" max="10505" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10506" max="10508" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="10509" max="10736" width="9.140625" style="9"/>
+    <col min="10737" max="10737" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10738" max="10738" width="33.5703125" style="9" customWidth="1"/>
+    <col min="10739" max="10739" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10740" max="10740" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10741" max="10742" width="20.140625" style="9" customWidth="1"/>
+    <col min="10743" max="10743" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10744" max="10747" width="20.140625" style="9" customWidth="1"/>
+    <col min="10748" max="10749" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10750" max="10750" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10751" max="10751" width="58.5703125" style="9" customWidth="1"/>
+    <col min="10752" max="10761" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10762" max="10764" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="10765" max="10992" width="9.140625" style="9"/>
+    <col min="10993" max="10993" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10994" max="10994" width="33.5703125" style="9" customWidth="1"/>
+    <col min="10995" max="10995" width="13.42578125" style="9" customWidth="1"/>
+    <col min="10996" max="10996" width="16.85546875" style="9" customWidth="1"/>
+    <col min="10997" max="10998" width="20.140625" style="9" customWidth="1"/>
+    <col min="10999" max="10999" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11000" max="11003" width="20.140625" style="9" customWidth="1"/>
+    <col min="11004" max="11005" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11006" max="11006" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11007" max="11007" width="58.5703125" style="9" customWidth="1"/>
+    <col min="11008" max="11017" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11018" max="11020" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="11021" max="11248" width="9.140625" style="9"/>
+    <col min="11249" max="11249" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11250" max="11250" width="33.5703125" style="9" customWidth="1"/>
+    <col min="11251" max="11251" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11252" max="11252" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11253" max="11254" width="20.140625" style="9" customWidth="1"/>
+    <col min="11255" max="11255" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11256" max="11259" width="20.140625" style="9" customWidth="1"/>
+    <col min="11260" max="11261" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11262" max="11262" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11263" max="11263" width="58.5703125" style="9" customWidth="1"/>
+    <col min="11264" max="11273" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11274" max="11276" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="11277" max="11504" width="9.140625" style="9"/>
+    <col min="11505" max="11505" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11506" max="11506" width="33.5703125" style="9" customWidth="1"/>
+    <col min="11507" max="11507" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11508" max="11508" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11509" max="11510" width="20.140625" style="9" customWidth="1"/>
+    <col min="11511" max="11511" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11512" max="11515" width="20.140625" style="9" customWidth="1"/>
+    <col min="11516" max="11517" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11518" max="11518" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11519" max="11519" width="58.5703125" style="9" customWidth="1"/>
+    <col min="11520" max="11529" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11530" max="11532" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="11533" max="11760" width="9.140625" style="9"/>
+    <col min="11761" max="11761" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11762" max="11762" width="33.5703125" style="9" customWidth="1"/>
+    <col min="11763" max="11763" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11764" max="11764" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11765" max="11766" width="20.140625" style="9" customWidth="1"/>
+    <col min="11767" max="11767" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11768" max="11771" width="20.140625" style="9" customWidth="1"/>
+    <col min="11772" max="11773" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11774" max="11774" width="13.42578125" style="9" customWidth="1"/>
+    <col min="11775" max="11775" width="58.5703125" style="9" customWidth="1"/>
+    <col min="11776" max="11785" width="16.85546875" style="9" customWidth="1"/>
+    <col min="11786" max="11788" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="11789" max="12016" width="9.140625" style="9"/>
+    <col min="12017" max="12017" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12018" max="12018" width="33.5703125" style="9" customWidth="1"/>
+    <col min="12019" max="12019" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12020" max="12020" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12021" max="12022" width="20.140625" style="9" customWidth="1"/>
+    <col min="12023" max="12023" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12024" max="12027" width="20.140625" style="9" customWidth="1"/>
+    <col min="12028" max="12029" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12030" max="12030" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12031" max="12031" width="58.5703125" style="9" customWidth="1"/>
+    <col min="12032" max="12041" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12042" max="12044" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="12045" max="12272" width="9.140625" style="9"/>
+    <col min="12273" max="12273" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12274" max="12274" width="33.5703125" style="9" customWidth="1"/>
+    <col min="12275" max="12275" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12276" max="12276" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12277" max="12278" width="20.140625" style="9" customWidth="1"/>
+    <col min="12279" max="12279" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12280" max="12283" width="20.140625" style="9" customWidth="1"/>
+    <col min="12284" max="12285" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12286" max="12286" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12287" max="12287" width="58.5703125" style="9" customWidth="1"/>
+    <col min="12288" max="12297" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12298" max="12300" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="12301" max="12528" width="9.140625" style="9"/>
+    <col min="12529" max="12529" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12530" max="12530" width="33.5703125" style="9" customWidth="1"/>
+    <col min="12531" max="12531" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12532" max="12532" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12533" max="12534" width="20.140625" style="9" customWidth="1"/>
+    <col min="12535" max="12535" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12536" max="12539" width="20.140625" style="9" customWidth="1"/>
+    <col min="12540" max="12541" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12542" max="12542" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12543" max="12543" width="58.5703125" style="9" customWidth="1"/>
+    <col min="12544" max="12553" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12554" max="12556" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="12557" max="12784" width="9.140625" style="9"/>
+    <col min="12785" max="12785" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12786" max="12786" width="33.5703125" style="9" customWidth="1"/>
+    <col min="12787" max="12787" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12788" max="12788" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12789" max="12790" width="20.140625" style="9" customWidth="1"/>
+    <col min="12791" max="12791" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12792" max="12795" width="20.140625" style="9" customWidth="1"/>
+    <col min="12796" max="12797" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12798" max="12798" width="13.42578125" style="9" customWidth="1"/>
+    <col min="12799" max="12799" width="58.5703125" style="9" customWidth="1"/>
+    <col min="12800" max="12809" width="16.85546875" style="9" customWidth="1"/>
+    <col min="12810" max="12812" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="12813" max="13040" width="9.140625" style="9"/>
+    <col min="13041" max="13041" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13042" max="13042" width="33.5703125" style="9" customWidth="1"/>
+    <col min="13043" max="13043" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13044" max="13044" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13045" max="13046" width="20.140625" style="9" customWidth="1"/>
+    <col min="13047" max="13047" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13048" max="13051" width="20.140625" style="9" customWidth="1"/>
+    <col min="13052" max="13053" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13054" max="13054" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13055" max="13055" width="58.5703125" style="9" customWidth="1"/>
+    <col min="13056" max="13065" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13066" max="13068" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="13069" max="13296" width="9.140625" style="9"/>
+    <col min="13297" max="13297" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13298" max="13298" width="33.5703125" style="9" customWidth="1"/>
+    <col min="13299" max="13299" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13300" max="13300" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13301" max="13302" width="20.140625" style="9" customWidth="1"/>
+    <col min="13303" max="13303" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13304" max="13307" width="20.140625" style="9" customWidth="1"/>
+    <col min="13308" max="13309" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13310" max="13310" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13311" max="13311" width="58.5703125" style="9" customWidth="1"/>
+    <col min="13312" max="13321" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13322" max="13324" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="13325" max="13552" width="9.140625" style="9"/>
+    <col min="13553" max="13553" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13554" max="13554" width="33.5703125" style="9" customWidth="1"/>
+    <col min="13555" max="13555" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13556" max="13556" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13557" max="13558" width="20.140625" style="9" customWidth="1"/>
+    <col min="13559" max="13559" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13560" max="13563" width="20.140625" style="9" customWidth="1"/>
+    <col min="13564" max="13565" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13566" max="13566" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13567" max="13567" width="58.5703125" style="9" customWidth="1"/>
+    <col min="13568" max="13577" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13578" max="13580" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="13581" max="13808" width="9.140625" style="9"/>
+    <col min="13809" max="13809" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13810" max="13810" width="33.5703125" style="9" customWidth="1"/>
+    <col min="13811" max="13811" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13812" max="13812" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13813" max="13814" width="20.140625" style="9" customWidth="1"/>
+    <col min="13815" max="13815" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13816" max="13819" width="20.140625" style="9" customWidth="1"/>
+    <col min="13820" max="13821" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13822" max="13822" width="13.42578125" style="9" customWidth="1"/>
+    <col min="13823" max="13823" width="58.5703125" style="9" customWidth="1"/>
+    <col min="13824" max="13833" width="16.85546875" style="9" customWidth="1"/>
+    <col min="13834" max="13836" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="13837" max="14064" width="9.140625" style="9"/>
+    <col min="14065" max="14065" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14066" max="14066" width="33.5703125" style="9" customWidth="1"/>
+    <col min="14067" max="14067" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14068" max="14068" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14069" max="14070" width="20.140625" style="9" customWidth="1"/>
+    <col min="14071" max="14071" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14072" max="14075" width="20.140625" style="9" customWidth="1"/>
+    <col min="14076" max="14077" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14078" max="14078" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14079" max="14079" width="58.5703125" style="9" customWidth="1"/>
+    <col min="14080" max="14089" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14090" max="14092" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="14093" max="14320" width="9.140625" style="9"/>
+    <col min="14321" max="14321" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14322" max="14322" width="33.5703125" style="9" customWidth="1"/>
+    <col min="14323" max="14323" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14324" max="14324" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14325" max="14326" width="20.140625" style="9" customWidth="1"/>
+    <col min="14327" max="14327" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14328" max="14331" width="20.140625" style="9" customWidth="1"/>
+    <col min="14332" max="14333" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14334" max="14334" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14335" max="14335" width="58.5703125" style="9" customWidth="1"/>
+    <col min="14336" max="14345" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14346" max="14348" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="14349" max="14576" width="9.140625" style="9"/>
+    <col min="14577" max="14577" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14578" max="14578" width="33.5703125" style="9" customWidth="1"/>
+    <col min="14579" max="14579" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14580" max="14580" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14581" max="14582" width="20.140625" style="9" customWidth="1"/>
+    <col min="14583" max="14583" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14584" max="14587" width="20.140625" style="9" customWidth="1"/>
+    <col min="14588" max="14589" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14590" max="14590" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14591" max="14591" width="58.5703125" style="9" customWidth="1"/>
+    <col min="14592" max="14601" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14602" max="14604" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="14605" max="14832" width="9.140625" style="9"/>
+    <col min="14833" max="14833" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14834" max="14834" width="33.5703125" style="9" customWidth="1"/>
+    <col min="14835" max="14835" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14836" max="14836" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14837" max="14838" width="20.140625" style="9" customWidth="1"/>
+    <col min="14839" max="14839" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14840" max="14843" width="20.140625" style="9" customWidth="1"/>
+    <col min="14844" max="14845" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14846" max="14846" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14847" max="14847" width="58.5703125" style="9" customWidth="1"/>
+    <col min="14848" max="14857" width="16.85546875" style="9" customWidth="1"/>
+    <col min="14858" max="14860" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="14861" max="15088" width="9.140625" style="9"/>
+    <col min="15089" max="15089" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15090" max="15090" width="33.5703125" style="9" customWidth="1"/>
+    <col min="15091" max="15091" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15092" max="15092" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15093" max="15094" width="20.140625" style="9" customWidth="1"/>
+    <col min="15095" max="15095" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15096" max="15099" width="20.140625" style="9" customWidth="1"/>
+    <col min="15100" max="15101" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15102" max="15102" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15103" max="15103" width="58.5703125" style="9" customWidth="1"/>
+    <col min="15104" max="15113" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15114" max="15116" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="15117" max="15344" width="9.140625" style="9"/>
+    <col min="15345" max="15345" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15346" max="15346" width="33.5703125" style="9" customWidth="1"/>
+    <col min="15347" max="15347" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15348" max="15348" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15349" max="15350" width="20.140625" style="9" customWidth="1"/>
+    <col min="15351" max="15351" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15352" max="15355" width="20.140625" style="9" customWidth="1"/>
+    <col min="15356" max="15357" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15358" max="15358" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15359" max="15359" width="58.5703125" style="9" customWidth="1"/>
+    <col min="15360" max="15369" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15370" max="15372" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="15373" max="15600" width="9.140625" style="9"/>
+    <col min="15601" max="15601" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15602" max="15602" width="33.5703125" style="9" customWidth="1"/>
+    <col min="15603" max="15603" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15604" max="15604" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15605" max="15606" width="20.140625" style="9" customWidth="1"/>
+    <col min="15607" max="15607" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15608" max="15611" width="20.140625" style="9" customWidth="1"/>
+    <col min="15612" max="15613" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15614" max="15614" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15615" max="15615" width="58.5703125" style="9" customWidth="1"/>
+    <col min="15616" max="15625" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15626" max="15628" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="15629" max="15856" width="9.140625" style="9"/>
+    <col min="15857" max="15857" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15858" max="15858" width="33.5703125" style="9" customWidth="1"/>
+    <col min="15859" max="15859" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15860" max="15860" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15861" max="15862" width="20.140625" style="9" customWidth="1"/>
+    <col min="15863" max="15863" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15864" max="15867" width="20.140625" style="9" customWidth="1"/>
+    <col min="15868" max="15869" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15870" max="15870" width="13.42578125" style="9" customWidth="1"/>
+    <col min="15871" max="15871" width="58.5703125" style="9" customWidth="1"/>
+    <col min="15872" max="15881" width="16.85546875" style="9" customWidth="1"/>
+    <col min="15882" max="15884" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="15885" max="16112" width="9.140625" style="9"/>
+    <col min="16113" max="16113" width="13.42578125" style="9" customWidth="1"/>
+    <col min="16114" max="16114" width="33.5703125" style="9" customWidth="1"/>
+    <col min="16115" max="16115" width="13.42578125" style="9" customWidth="1"/>
+    <col min="16116" max="16116" width="16.85546875" style="9" customWidth="1"/>
+    <col min="16117" max="16118" width="20.140625" style="9" customWidth="1"/>
+    <col min="16119" max="16119" width="16.85546875" style="9" customWidth="1"/>
+    <col min="16120" max="16123" width="20.140625" style="9" customWidth="1"/>
+    <col min="16124" max="16125" width="16.85546875" style="9" customWidth="1"/>
+    <col min="16126" max="16126" width="13.42578125" style="9" customWidth="1"/>
+    <col min="16127" max="16127" width="58.5703125" style="9" customWidth="1"/>
+    <col min="16128" max="16137" width="16.85546875" style="9" customWidth="1"/>
+    <col min="16138" max="16140" width="0" style="9" hidden="1" customWidth="1"/>
+    <col min="16141" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="10" t="s">
         <v>560</v>
       </c>
-      <c r="C1" s="15" t="s">
+      <c r="C1" s="10" t="s">
         <v>561</v>
       </c>
-      <c r="D1" s="16" t="s">
+      <c r="D1" s="36" t="s">
         <v>562</v>
       </c>
-      <c r="E1" s="16"/>
-[...1 lines deleted...]
-      <c r="G1" s="15" t="s">
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="10" t="s">
         <v>563</v>
       </c>
-      <c r="H1" s="15" t="s">
+      <c r="H1" s="10" t="s">
         <v>564</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="I1" s="10" t="s">
         <v>565</v>
       </c>
-      <c r="J1" s="13"/>
-      <c r="K1" s="13"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A2" s="18">
-[...2 lines deleted...]
-      <c r="B2" s="17" t="s">
+      <c r="A2" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B2" s="11" t="s">
         <v>566</v>
       </c>
-      <c r="C2" s="17" t="s">
+      <c r="C2" s="11" t="s">
         <v>567</v>
       </c>
-      <c r="D2" s="12" t="s">
+      <c r="D2" s="34" t="s">
         <v>568</v>
       </c>
-      <c r="E2" s="12"/>
-[...1 lines deleted...]
-      <c r="G2" s="19">
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="13">
         <v>88.89</v>
       </c>
-      <c r="H2" s="19">
+      <c r="H2" s="13">
         <v>132.72</v>
       </c>
-      <c r="I2" s="17" t="s">
+      <c r="I2" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J2" s="13"/>
-      <c r="K2" s="13"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="13"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B3" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C3" s="20"/>
-[...3 lines deleted...]
-      <c r="G3" s="21">
+      <c r="C3" s="35"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="14">
         <v>88.89</v>
       </c>
-      <c r="H3" s="21">
+      <c r="H3" s="14">
         <v>132.72</v>
       </c>
-      <c r="I3" s="22" t="s">
+      <c r="I3" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J3" s="13"/>
-      <c r="K3" s="13"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
     </row>
     <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="18">
-[...2 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B4" s="11" t="s">
         <v>571</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="11" t="s">
         <v>572</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="34" t="s">
         <v>568</v>
       </c>
-      <c r="E4" s="12"/>
-[...1 lines deleted...]
-      <c r="G4" s="19">
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="13">
         <v>88.89</v>
       </c>
-      <c r="H4" s="19">
+      <c r="H4" s="13">
         <v>132.72</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I4" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="13"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
     </row>
     <row r="5" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A5" s="13"/>
-      <c r="B5" s="20" t="s">
+      <c r="A5" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B5" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C5" s="20"/>
-[...3 lines deleted...]
-      <c r="G5" s="21">
+      <c r="C5" s="35"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="14">
         <v>88.89</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="14">
         <v>132.72</v>
       </c>
-      <c r="I5" s="22" t="s">
+      <c r="I5" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="13"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
     </row>
     <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="18">
-[...2 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="A6" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B6" s="11" t="s">
         <v>573</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="11" t="s">
         <v>574</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="34" t="s">
         <v>575</v>
       </c>
-      <c r="E6" s="12"/>
-[...1 lines deleted...]
-      <c r="G6" s="19">
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="13">
         <v>7638.96</v>
       </c>
-      <c r="H6" s="19">
+      <c r="H6" s="13">
         <v>10000</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J6" s="13"/>
-      <c r="K6" s="13"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
     </row>
     <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="13"/>
-      <c r="B7" s="20" t="s">
+      <c r="A7" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B7" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C7" s="20"/>
-[...3 lines deleted...]
-      <c r="G7" s="21">
+      <c r="C7" s="35"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="14">
         <v>7638.96</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="14">
         <v>10000</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J7" s="13"/>
-      <c r="K7" s="13"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
     </row>
     <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="18">
-[...2 lines deleted...]
-      <c r="B8" s="17" t="s">
+      <c r="A8" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>576</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="11" t="s">
         <v>577</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="34" t="s">
         <v>568</v>
       </c>
-      <c r="E8" s="12"/>
-[...1 lines deleted...]
-      <c r="G8" s="19">
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="13">
         <v>88.89</v>
       </c>
-      <c r="H8" s="19">
+      <c r="H8" s="13">
         <v>132.72</v>
       </c>
-      <c r="I8" s="17" t="s">
+      <c r="I8" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J8" s="13"/>
-      <c r="K8" s="13"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="13"/>
-      <c r="B9" s="20" t="s">
+      <c r="A9" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B9" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C9" s="20"/>
-[...3 lines deleted...]
-      <c r="G9" s="21">
+      <c r="C9" s="35"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="14">
         <v>88.89</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="14">
         <v>132.72</v>
       </c>
-      <c r="I9" s="22" t="s">
+      <c r="I9" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J9" s="13"/>
-      <c r="K9" s="13"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A10" s="18">
-[...2 lines deleted...]
-      <c r="B10" s="17" t="s">
+      <c r="A10" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B10" s="11" t="s">
         <v>578</v>
       </c>
-      <c r="C10" s="17" t="s">
+      <c r="C10" s="11" t="s">
         <v>579</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="D10" s="34" t="s">
         <v>575</v>
       </c>
-      <c r="E10" s="12"/>
-[...1 lines deleted...]
-      <c r="G10" s="19">
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="13">
         <v>2500</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="13">
         <v>3272.71</v>
       </c>
-      <c r="I10" s="17" t="s">
+      <c r="I10" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J10" s="13"/>
-      <c r="K10" s="13"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="13"/>
-      <c r="B11" s="20" t="s">
+      <c r="A11" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B11" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C11" s="20"/>
-[...3 lines deleted...]
-      <c r="G11" s="21">
+      <c r="C11" s="35"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="14">
         <v>2500</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="14">
         <v>3272.71</v>
       </c>
-      <c r="I11" s="22" t="s">
+      <c r="I11" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J11" s="13"/>
-      <c r="K11" s="13"/>
+      <c r="J11" s="8"/>
+      <c r="K11" s="8"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A12" s="18">
-[...2 lines deleted...]
-      <c r="B12" s="17" t="s">
+      <c r="A12" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>580</v>
       </c>
-      <c r="C12" s="17" t="s">
+      <c r="C12" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="D12" s="12" t="s">
+      <c r="D12" s="34" t="s">
         <v>568</v>
       </c>
-      <c r="E12" s="12"/>
-[...1 lines deleted...]
-      <c r="G12" s="19">
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="13">
         <v>88.89</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="13">
         <v>132.72</v>
       </c>
-      <c r="I12" s="17" t="s">
+      <c r="I12" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J12" s="13"/>
-      <c r="K12" s="13"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
     </row>
     <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="13"/>
-      <c r="B13" s="20" t="s">
+      <c r="A13" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B13" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C13" s="20"/>
-[...3 lines deleted...]
-      <c r="G13" s="21">
+      <c r="C13" s="35"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="14">
         <v>88.89</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="14">
         <v>132.72</v>
       </c>
-      <c r="I13" s="22" t="s">
+      <c r="I13" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J13" s="13"/>
-      <c r="K13" s="13"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="8"/>
     </row>
     <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="18">
-[...2 lines deleted...]
-      <c r="B14" s="17" t="s">
+      <c r="A14" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B14" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="C14" s="17" t="s">
+      <c r="C14" s="11" t="s">
         <v>583</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="D14" s="34" t="s">
         <v>568</v>
       </c>
-      <c r="E14" s="12"/>
-[...1 lines deleted...]
-      <c r="G14" s="19">
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="13">
         <v>88.89</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="13">
         <v>132.72</v>
       </c>
-      <c r="I14" s="17" t="s">
+      <c r="I14" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="J14" s="13"/>
-      <c r="K14" s="13"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
     </row>
     <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A15" s="13"/>
-      <c r="B15" s="20" t="s">
+      <c r="A15" s="8"/>
+      <c r="B15" s="35" t="s">
         <v>570</v>
       </c>
-      <c r="C15" s="20"/>
-[...3 lines deleted...]
-      <c r="G15" s="21">
+      <c r="C15" s="35"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="14">
         <v>88.89</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="14">
         <v>132.72</v>
       </c>
-      <c r="I15" s="22" t="s">
+      <c r="I15" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="J15" s="13"/>
-      <c r="K15" s="13"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
     </row>
     <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="13"/>
-[...9 lines deleted...]
-      <c r="K16" s="13"/>
+      <c r="A16" s="8"/>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
     </row>
     <row r="17" spans="1:11" ht="30" customHeight="1">
-      <c r="A17" s="15"/>
-[...9 lines deleted...]
-      <c r="K17" s="13"/>
+      <c r="A17" s="10"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
     </row>
     <row r="18" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A18" s="21"/>
-[...9 lines deleted...]
-      <c r="K18" s="13"/>
+      <c r="A18" s="14"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
     </row>
     <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="12"/>
-[...9 lines deleted...]
-      <c r="K19" s="13"/>
+      <c r="A19" s="34"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
     </row>
     <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="12"/>
-[...9 lines deleted...]
-      <c r="K20" s="13"/>
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="D14:F14"/>
-[...8 lines deleted...]
-    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D1:F1"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>LIPANJ</vt:lpstr>
       <vt:lpstr>LIPANJ DD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.2.3.0</vt:lpwstr>
   </property>
 </Properties>
 </file>